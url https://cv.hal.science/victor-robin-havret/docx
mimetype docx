--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor Robin-Havret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission &amp;quot;surveillance des pollinisateurs&amp;quot; à PatriNat (OFB-MNHN-CNRS-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'indicateur de suivi de la fréquentation des sites de diffusion de la connaissance - Stratégie nationale biodiversité 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dussutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'inventaire naturaliste du Campus Muséum Brunoy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina King-Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et besoins des enseignants en sciences participatives : étude sur les projets INPN Espèces et Vigie-Nature École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04133165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats synthétiques de l'enquête &amp;quot;Biodiversité et enseignements, quels besoins et quels outils pour les scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces – Bilan du volet scolaire sur l'année 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04806921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'humain sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Wroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des plantes sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la biodiversité de mon établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie scientifique et stratégie d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAQ INPN-Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la répartition des espèces du genre Anyphaena Sundevall, 1833 (Araneae, Anyphaenidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française d'Arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05346039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de la présence de Clubiona alpicola Kulczyński, 1882 (Araneae, Clubionidae) en France et synthèse des données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04849759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la présence d'Hasarius adansoni (Savigny & Audouin, 1826) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04470395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sciences participatives INPN Espèces : présentation et développements à destination des publics scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'APBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et apprentissage de la biodiversité hors les murs : l’exemple concret du programme de sciences participatives INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrique des Communs Pédagogiques, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04397588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignées et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Collonge-la-Madeleine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04492894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination d’Hasarius adansoni (Savigny & Audouin, 1826) et de Plexippus paykulli (Audouin, 1826) dans le cadre de la quête INPN Espèces « Araignées sauteuses introduites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04487801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination et au remplissage de l’attribut additionnel pour la quête INPN Espèces sur Zoropsis spinimana (Dufour, 1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor Robin-Havret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission &amp;quot;surveillance des pollinisateurs&amp;quot; à PatriNat (OFB-MNHN-CNRS-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces – Bilan du volet scolaire sur l'année 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04806921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Wroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'humain sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des plantes sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la biodiversité de mon établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie scientifique et stratégie d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAQ INPN-Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'indicateur de suivi de la fréquentation des sites de diffusion de la connaissance - Stratégie nationale biodiversité 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dussutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'inventaire naturaliste du Campus Muséum Brunoy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina King-Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats synthétiques de l'enquête &amp;quot;Biodiversité et enseignements, quels besoins et quels outils pour les scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et besoins des enseignants en sciences participatives : étude sur les projets INPN Espèces et Vigie-Nature École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04133165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la répartition des espèces du genre Anyphaena Sundevall, 1833 (Araneae, Anyphaenidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française d'Arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05346039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de la présence de Clubiona alpicola Kulczyński, 1882 (Araneae, Clubionidae) en France et synthèse des données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04849759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la présence d'Hasarius adansoni (Savigny & Audouin, 1826) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04470395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sciences participatives INPN Espèces : présentation et développements à destination des publics scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'APBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et apprentissage de la biodiversité hors les murs : l’exemple concret du programme de sciences participatives INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrique des Communs Pédagogiques, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04397588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignées et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Collonge-la-Madeleine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04492894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination d’Hasarius adansoni (Savigny & Audouin, 1826) et de Plexippus paykulli (Audouin, 1826) dans le cadre de la quête INPN Espèces « Araignées sauteuses introduites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04487801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination et au remplissage de l’attribut additionnel pour la quête INPN Espèces sur Zoropsis spinimana (Dufour, 1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05346039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04849759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04470395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04317328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04397588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04396676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04487801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05346039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04849759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04470395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04317328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04397588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04396676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04487801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>