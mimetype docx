--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor Robin-Havret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission &amp;quot;surveillance des pollinisateurs&amp;quot; à PatriNat (OFB-MNHN-CNRS-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces – Bilan du volet scolaire sur l'année 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04806921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Wroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'humain sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des plantes sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la biodiversité de mon établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie scientifique et stratégie d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAQ INPN-Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'indicateur de suivi de la fréquentation des sites de diffusion de la connaissance - Stratégie nationale biodiversité 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dussutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'inventaire naturaliste du Campus Muséum Brunoy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina King-Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats synthétiques de l'enquête &amp;quot;Biodiversité et enseignements, quels besoins et quels outils pour les scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et besoins des enseignants en sciences participatives : étude sur les projets INPN Espèces et Vigie-Nature École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04133165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la répartition des espèces du genre Anyphaena Sundevall, 1833 (Araneae, Anyphaenidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française d'Arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05346039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de la présence de Clubiona alpicola Kulczyński, 1882 (Araneae, Clubionidae) en France et synthèse des données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04849759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la présence d'Hasarius adansoni (Savigny & Audouin, 1826) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04470395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sciences participatives INPN Espèces : présentation et développements à destination des publics scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'APBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et apprentissage de la biodiversité hors les murs : l’exemple concret du programme de sciences participatives INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrique des Communs Pédagogiques, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04397588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignées et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Collonge-la-Madeleine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04492894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination d’Hasarius adansoni (Savigny & Audouin, 1826) et de Plexippus paykulli (Audouin, 1826) dans le cadre de la quête INPN Espèces « Araignées sauteuses introduites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04487801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination et au remplissage de l’attribut additionnel pour la quête INPN Espèces sur Zoropsis spinimana (Dufour, 1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor Robin-Havret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission &amp;quot;surveillance des pollinisateurs&amp;quot; à PatriNat (OFB-MNHN-CNRS-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces – Bilan du volet scolaire sur l'année 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04806921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'humain sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Wroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comolet-Tirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04225021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des plantes sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la biodiversité de mon établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie scientifique et stratégie d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 14 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAQ INPN-Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Serre-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'indicateur de suivi de la fréquentation des sites de diffusion de la connaissance - Stratégie nationale biodiversité 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dussutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'inventaire naturaliste du Campus Muséum Brunoy, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Roquinarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina King-Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats synthétiques de l'enquête &amp;quot;Biodiversité et enseignements, quels besoins et quels outils pour les scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et besoins des enseignants en sciences participatives : étude sur les projets INPN Espèces et Vigie-Nature École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04133165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la répartition des espèces du genre Anyphaena Sundevall, 1833 (Araneae, Anyphaenidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française d'Arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05346039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de la présence de Clubiona alpicola Kulczyński, 1882 (Araneae, Clubionidae) en France et synthèse des données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bosmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04849759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la présence d'Hasarius adansoni (Savigny & Audouin, 1826) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04470395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sciences participatives INPN Espèces : présentation et développements à destination des publics scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'APBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et apprentissage de la biodiversité hors les murs : l’exemple concret du programme de sciences participatives INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrique des Communs Pédagogiques, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04397588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignées et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Collonge-la-Madeleine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04492894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination d’Hasarius adansoni (Savigny & Audouin, 1826) et de Plexippus paykulli (Audouin, 1826) dans le cadre de la quête INPN Espèces « Araignées sauteuses introduites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04487801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détermination et au remplissage de l’attribut additionnel pour la quête INPN Espèces sur Zoropsis spinimana (Dufour, 1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05346039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04849759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04470395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04317328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04397588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04396676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04487801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05346039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04849759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bosmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04470395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04317328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04397588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04396676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04487801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>