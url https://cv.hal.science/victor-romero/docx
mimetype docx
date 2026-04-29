--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -885,282 +885,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a feather as a strongly anisotropic elastic shell</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de l'étendard d'une plume, une membrane fortement anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Narain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Kim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633434v1</w:t>
+                <w:t xml:space="preserve">hal-04610994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'étendard d'une plume, une membrane fortement anisotrope</w:t>
+                <w:t xml:space="preserve">Modelling a feather as a strongly anisotropic elastic shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Narain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Kim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641519.3657503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610994v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the physics of self-locking in tight knots</w:t>
               </w:r>
@@ -1261,282 +1261,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test et validation de codes de simulation d'informatique graphique pour les structures élastiques minces et le contact frottant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of printed-on-fabric assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Skouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCF 2022 - 7th annual ACM Symposium on Computational Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Seattle, United States. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3559400.3562001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685448v1</w:t>
+                <w:t xml:space="preserve">hal-03815213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of printed-on-fabric assemblies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test et validation de codes de simulation d'informatique graphique pour les structures élastiques minces et le contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2022 - 7th annual ACM Symposium on Computational Fabrication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3559400.3562001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815213v2</w:t>
+                <w:t xml:space="preserve">hal-03685448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Fracture and Healing of a Feather</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01348c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657503" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teixeira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815213v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3559400.3562001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debregeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M. Prevost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03512390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01348c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teixeira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815213v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3559400.3562001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debregeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M. Prevost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>