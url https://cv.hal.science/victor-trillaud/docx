--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -66,1737 +66,5119 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sintering temperature and atmosphere on densification behaviour and microstructure of the H13 tool steel</w:t>
+                <w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Lacorne</w:t>
+                <w:t xml:space="preserve">Loren Morgillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+                <w:t xml:space="preserve">Lèna Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Faye</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Simon</w:t>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.122613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00325899251380923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326669v1</w:t>
+                <w:t xml:space="preserve">hal-05559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane pyrolysis into hydrogen and solid carbon: A comparative analysis of conventional and microwave heating approaches</w:t>
+                <w:t xml:space="preserve">Influence of sintering temperature and atmosphere on densification behaviour and microstructure of the H13 tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin l'Hospital</w:t>
+                <w:t xml:space="preserve">Jordan Lacorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Landrivon</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Mello</w:t>
+                <w:t xml:space="preserve">Romain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Radoiu</w:t>
+                <w:t xml:space="preserve">Sandra Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 459, pp.115430. </w:t>
+              <w:t xml:space="preserve">Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00325899251380923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384050v1</w:t>
+                <w:t xml:space="preserve">hal-05326669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
+                <w:t xml:space="preserve">Multi-scale in-situ microstructure observation of sintering and thermal damage in a refractory ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+                <w:t xml:space="preserve">Amélie Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benedetto</w:t>
+                <w:t xml:space="preserve">Loan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jamart</w:t>
+                <w:t xml:space="preserve">Camille Mesnager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.117106. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817900v1</w:t>
+                <w:t xml:space="preserve">hal-04890871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Exsolved and Impregnated Ni Nanoparticles Supported on Nanoporous Perovskites for Low-Temperature CO Oxidation</w:t>
+                <w:t xml:space="preserve">Fast automatic multiscale electron tomography for sensitive materials under environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Vera</w:t>
+                <w:t xml:space="preserve">L. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Trillaud</w:t>
+                <w:t xml:space="preserve">K. Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Metaouaa</w:t>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.7219-7231. </w:t>
+              <w:t xml:space="preserve">COMMUNICATIONS ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c17300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44172-025-00482-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481724v1</w:t>
+                <w:t xml:space="preserve">hal-05222904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Methane pyrolysis into hydrogen and solid carbon: A comparative analysis of conventional and microwave heating approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin l'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Landrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Radoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.115430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methane pyrolysis into hydrogen and solid carbon: A comparative analysis of conventional and microwave heating approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. l'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Landrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.117106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Observation of Short-Time Welding in UHMWPE Powders via X-ray Photon Correlation Spectroscopy and Magnetic Hyperthermia-Induced Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pommella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1088-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5c00388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards dynamic in situ observation of flax fibres under varying water contents through environmental SEM and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.118654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Study of Exsolved and Impregnated Ni Nanoparticles Supported on Nanoporous Perovskites for Low-Temperature CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Metaouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.7219-7231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c17300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of a Succinimide Dispersant on the Tribological Performance of MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-023-01812-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical Characterization of Aerosols in the Coastal Zone: Evidence of Persistent Carbon Soot in the Marine Atmospheric Boundary Layer (MABL) Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14020291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of a Succinimide Dispersant on the Tribological Performance of MoS2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-023-01812-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pontoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 246, pp.118723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiscale in situ high temperature high resolution transmission electron microscopy study of ThO2 sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.7362-7374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00956G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of size-controlled UO2 microspheres from the hydrothermal conversion of U(IV) aspartate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (48), pp.7749-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE01352G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the nuclear fuels for the future : new paths for actinide oxide synthesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Study of Point Scatterers in Highly Reflective Coatings for Gravitational Wave Interferometer Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs &amp; Chercheuses d’Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026: 18th European Society of Glass Conference &amp; Annual Meeting of the International Conference on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705040v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Canas</w:t>
+                <w:t xml:space="preserve">Glycerol oxidation by novel Nickel electrocatalysts synthesized by exsolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús González-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t>
+              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702595v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct precipitation of An and Ln oxides using carboxylates hydrothermal conversion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asplanato</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinides 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704986v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of UO2+x sintering first step by high-temperature environmental scanning electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Making the nuclear fuels for the future : new paths for actinide oxide synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gand (Virtual Conference), Belgium</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs &amp; Chercheuses d’Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703035v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACRIM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703027v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies humides originales pour la précipitation directe d'oxydes d’actinides et de lanthanides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GdR SCINee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705026v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi des premiers instants de la croissance de nanoparticules de Ni par exsolution chimique et électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice (France), France</w:t>
+              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700605v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Direct precipitation of An and Ln oxides using carboxylates hydrothermal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Benarib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asplanato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actinides 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés catalytiques de nanoparticules de Ni préparées par ex-solution redox chimique et électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Réunion Plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex-solution redox de nanoparticules de Ni à partir d’une pérovskite de grande surface spécifique pour l’oxydation catalytique du CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Metaouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni emergent nanoparticles as novel catalysts for CO oxidation on high specific surface area perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Metaouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAM27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ study of UO2+x sintering first step by high-temperature environmental scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUMAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gand (Virtual Conference), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACRIM13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude expérimentale in situ du premier stade du frittage de UO2 par MEBE à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voies humides originales pour la précipitation directe d'oxydes d’actinides et de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GdR SCINee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PACRIM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des systèmes simplifiés aux combustibles modèles: étude in situ du frittage d'oxydes d'actinides et de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Optically Active Defects in Mirrors to Better Hear the Whispers of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Stage of Sintering of ThO 2 Microspheres: a HT-ESEM and HT-HRTEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CISCEM 2018 - 4th Conference on In-Situ and Correlative Electron Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 (S1), pp.49-50, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale du modèle à deux grains : premier stade du frittage de microsphères UO2+x et UO2+x/CeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matériaux. Université Montpellier, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MONTS130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02939323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1943,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Metaouaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asplanato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bigeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mesnager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00482-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115430" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Araujo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landrivon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radoiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pommella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chevremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5c00388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Metaouaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c17300" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01812-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020291" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkou Bouala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00956G" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01352G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouafif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sassolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hofman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-Cobos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djerroud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Diot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asplanato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metaouaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015970" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02939323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS130" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>