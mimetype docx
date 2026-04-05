--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -5775,51 +5775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49820905"/>
+    <w:nsid w:val="71C5AA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>