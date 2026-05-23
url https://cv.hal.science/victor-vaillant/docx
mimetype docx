--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -1,5720 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5668 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor VAILLANT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victor-vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8067-6136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9YhzrfgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/4281514/victor-vaillant/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agroecological practices on soil microbial communities in experimental open-field vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (4), pp.fiad030. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiad030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod affects the growth and development of yam plantlets obtained by in vitro propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-005-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production de bulbilles chez D.Alata cv belep -conséquences sur le rendement en tubercules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de production de tubercules à partir de bulbilles et de vitroplants chez D.Alata CV Belep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élimination du virus de la mosaique chez Dioscorea Trifida cv INRA 5-20 sur la production de tubercules au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'isolats de colletotrichum gloeosporioides rencontrés sur l'igname D. Alata L., dans différentes zones de culture de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen source and defoliation on growth and biological dinitrogen fixation of Gliricidia sepium seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Domenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage harvesting regimes on dynamics of biological dinitrogen fixation of a tropical woody legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between tuberization and the appearance of a neutral invertase activity in Pachyrhizus erosus (L.) Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 75 (2), pp.183-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative aspects of tubers from low sugar content sweet potatoes in the West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulchery Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Venthou-Dumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Root Cropos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (1), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;pois-patate&amp;quot; des tropiques, légume d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 87, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus tubers under short days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 93 (3), pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological nitrogen fixation after stem cutting in tuberous Pachyrhizus erosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30, pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of Pachyrhizus erosus reserve carbohydrates in response to stem girdling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (6), pp.893-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vansuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28 (3), pp.343-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28 (1), pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of the effects of allopurinol and nitrate on photosynthate partitioning in Yam Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25, pp.458-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and complexity of wheat developing endosperm mRNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 76, pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the polyadenylated messenger RNA population during differentiation of Vicia faba root cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 13 (3), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-6039(83)90090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of polysomal polyadenylated RNAs in Vicia faba meristematic root cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 126, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of polyadelylated RNA in meristematic and elongating root cells of Vicia faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 18, pp.756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la culture in vitro pour la production d'igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Guadeloupe Agricole N°9,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'expression des gènes de végétaux supérieurs. Analyse des ARNm de racines de Fève et de différentes gliadines du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'expression des gènes de végétaux supérieurs. Analyse des ARNm de racines de Fève et de différentes gliadines du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris Diderot - Paris 7, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03160025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'expression du génome racinaire de Vicia faba: analyse de l'expression différentielle des mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris 7, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03156897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in various agroecosystems of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Caribaea Initiative Research and Conservation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Kitts, Saint Kitts and Nevis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production de bulbilles chez D.Alata cv belep -conséquences sur le rendement en tubercules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Port of Spain, Trinité-et-Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'isolats de colletotrichum gloeosporioides rencontrés sur l'igname D. Alata L., dans différentes zones de culture de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Port of Spain, Trinité-et-Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'élimination du virus de la mosaique chez Dioscorea Trifida cv INRA 5-20 sur la production de tubercules au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de production de tubercules à partir de bulbilles et de vitroplants chez D.Alata CV Belep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Port of Spain, Trinité-et-Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuberization is correlated with the appearance of a neutral invertase activity in Pachyrhizus erosus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium of the international Society for Tropical Root Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gibberellic acid on the development of Pachyrhizus ahipa (Wedd.) Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on tuberous legume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soluble carbohydrates and activities of sucrose-cleaving enzymes during tuberization of Pachyrhizus erosus (L.) Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on tuberous legume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stem girdling on the carbohydrate content and nitrogenase activity of Pachyrhizus erosus (L.) urban nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of the effects of allopurinol and nitrate on photosynthate partitioning in Yam Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and complexity of free and membrane-bound polysomal mRNAS, extracted from developing wheat endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS/INRA de Biologie moléculaire végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1984, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of nucleic acids coding for wheat storage proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernollet Jc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEE on Cereal storage Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and translation of wheat gliadin mRNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Tercé Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernollet Jc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEE on Cereal Storage Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of mRNAs isolated from developing wheat endosperm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEE on Cereal Storage Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet of exogenous matter on soil biodiversity and ecosystem services in tomato plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Flereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFCS San Juan, Puerto Rico, 00940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des fruits et légumes tropicaux : Caractérisation de la qualité de l’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fils-Lycaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées portes ouvertes 60 ans INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Petit-Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture in vitro au service de l'amélioration de l'igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Rubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arnolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 st Caribbean Food Crops Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. CFCS San Juan, Puerto Rico, 00940, Caribbean Food Crops Society, 41, 2005, Proceedings of the 41st annual meeting "Alternatives to high input agriculture in the Caribbean: Towards the elaboration of innovative systems"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative development of three species of Yam bean (Pachyrhizus erosus, P. tuberosus and P. ahipa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Venthou-Dumaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on tuberous legume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro establishment of &amp;quot;Cambial&amp;quot; tissues in developing buds of Dioscorea cayenensis - D. Rotundata Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tonnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michaux-Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zinsou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée jours longs/jours courts de l'effet d'un traitement à la chaleur de la tige de Pachyrhizus erosus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Caribbean Food Crops Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Santo Domingo, République dominicaine. CFCS San Juan, Puerto Rico, 00940, 28, 1992, Proceedings of the 28 th Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of cDNA coding for wheat gliadins (PQ-1-001 Session Nuclear Genes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernollet Jc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress of Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1985, Savanah (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and complexity of free and membrane-bound polysomal mRNAS, extracted from developing wheat endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernollet Jc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1984, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of storage protein mRNAS in developing wheat grains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernollet Jc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the "Royal Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1983, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la différenciation par l’étude de la complexité des ARN messagers polyadénylés : application au système racinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des polysomes, des mRNA polyadénylés de cellules en élongation de racines de Vicia faba et synthèse du cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in tropical cropping systems: focus on experimental open-field market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie en milieu contraint Cours Master ECOTROP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de sécurité en Laboratoire de chimie et de biochimie. Techniques de séparation, de purification et d'identification. Méthodes analytiques fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Travaux pratiques S2M5, IUT de Saint-Claude, Guadeloupe, France. 2013, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5775,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71C5AA0C"/>
+    <w:nsid w:val="FABB5156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6006,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-vaillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-6136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4281514/victor-vaillant/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-005-0007-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V8GT9X8Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Domenach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulchery Mathurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venthou-Dumaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zinsou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6039(83)90090-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKMTGRCP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buffard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03160025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03156897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malsa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pernollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernollet Jc." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Terc&#233; Laforgue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sallantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fils-Lycaon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia Rubens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tonnang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaux-Ferri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Venthou-Dumaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-vaillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-6136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9YhzrfgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4281514/victor-vaillant/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053987v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-005-0007-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V8GT9X8Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Domenach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.33" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulchery Mathurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venthou-Dumaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zinsou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6039(83)90090-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKMTGRCP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buffard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03160025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03156897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malsa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pernollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lauri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernollet Jc." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Terc&#233; Laforgue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sallantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/home" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fils-Lycaon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia Rubens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Venthou-Dumaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tonnang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaux-Ferri&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>