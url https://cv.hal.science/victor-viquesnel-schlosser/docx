--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -697,264 +697,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement thermal : les &amp;quot; Petits Thermes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 166</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197668v1</w:t>
+                <w:t xml:space="preserve">halshs-04197640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un établissement thermal : les &amp;quot; Petits Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Mantel</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 166</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197640v1</w:t>
+                <w:t xml:space="preserve">halshs-04197668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,634 +974,634 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197632v1</w:t>
+                <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Editoriale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03146842v1</w:t>
+                <w:t xml:space="preserve">halshs-04197632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146834v1</w:t>
+                <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,51 +1623,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,217 +2127,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373502v1</w:t>
+                <w:t xml:space="preserve">hal-02373491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373491v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de la fin du Ier au début du IIe siècle à Briga (Eu, Seine-Maritime)</w:t>
               </w:r>
@@ -2571,51 +2571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de l'îlot VIII de Briga (fin du Ier-IIIe siècle) : première approche. L'exemple de la structure 3 bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu. Fouilles récentes à Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,103 +2787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t>
@@ -2953,51 +2953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagnes de fouilles 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,103 +3075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3197,51 +3197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,103 +3319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3441,103 +3441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3595,90 +3595,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu : Topographie générale et insertion territoriale de l'agglomération antique de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,103 +3716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu - &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3837,103 +3837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l’Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quartier Nord de l’agglomération romaine de Briga : un secteur sujet aux glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>