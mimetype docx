--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -214,389 +214,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04197599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu de la céramique des secteurs d'habitat précoce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois exemples de chaînes opératoires de l'Antiquité tardive. L'activité potière, de forge et de préparation culinaires de Las Cravieros à Fanjeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cheval C., Langlois O., Lauwers M., Palumbi G., Procopiou H. (dir.); Éditions APDCA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Dubois Stéphane (dir.), Briga I. L'agglomération antique de Briga (Bois l'Abbé, commune d'Eu, Seine-Maritime). Bilan de 50 ans de recherches, Revue archéologique de Picardie, no spécial 33, Fatra 4, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Acteurs techniques, Acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours / Technical Actors, Social Actors : from the Material Remains to the Social Organisation of Labour, from Prehistory to Present, (actes 43es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur, Oct. 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-111, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197583v1</w:t>
+                <w:t xml:space="preserve">hal-04814192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois exemples de chaînes opératoires de l'Antiquité tardive. L'activité potière, de forge et de préparation culinaires de Las Cravieros à Fanjeaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique du quartier nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs techniques, Acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours / Technical Actors, Social Actors : from the Material Remains to the Social Organisation of Labour, from Prehistory to Present, (actes 43es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur, Oct. 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-111, 2024</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Dubois Stéphane (dir.), Briga I. L'agglomération antique de Briga (Bois l'Abbé, commune d'Eu, Seine-Maritime). Bilan de 50 ans de recherches, Revue archéologique de Picardie, no spécial 33, Fatra 4, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814192v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du quartier nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions à l'étude de la ville de Briga - Eu, « Bois l'Abbé » (Seine-Maritime) : points sur l'approche architecturale des monuments publics et sur l'étude de la céramique antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Dubois Stéphane (dir.), Briga I. L'agglomération antique de Briga (Bois l'Abbé, commune d'Eu, Seine-Maritime). Bilan de 50 ans de recherches, Revue archéologique de Picardie, no spécial 33, Fatra 4, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197613v1</w:t>
+                <w:t xml:space="preserve">hal-05093757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à l'étude de la ville de Briga - Eu, « Bois l'Abbé » (Seine-Maritime) : points sur l'approche architecturale des monuments publics et sur l'étude de la céramique antique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aperçu de la céramique des secteurs d'habitat précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Dubois Stéphane (dir.), Briga I. L'agglomération antique de Briga (Bois l'Abbé, commune d'Eu, Seine-Maritime). Bilan de 50 ans de recherches, Revue archéologique de Picardie, no spécial 33, Fatra 4, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093757v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles d’évolution de l’approvisionnement céramique à la périphérie nord de &amp;lt;em&amp;gt;Caesaromagus&amp;lt;/em&amp;gt; (Beauvais, Oise) : nouvelles données issues du Palais des Sports et de la Zac Novaparc</w:t>
               </w:r>
@@ -697,1088 +697,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197640v1</w:t>
+                <w:t xml:space="preserve">halshs-04197632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement thermal : les &amp;quot; Petits Thermes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 166</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197668v1</w:t>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146834v1</w:t>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
+                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04197632v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Mantel</w:t>
+                <w:t xml:space="preserve">La céramique à Briga : production et commercialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 169</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146842v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un établissement thermal : les &amp;quot; Petits Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 166</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146839v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique à Briga : production et commercialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 169</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197699v1</w:t>
+                <w:t xml:space="preserve">halshs-04197640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1796,64 +1796,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration des datations de l’Antiquité tardive en Gaule méridionale : les approches développées à partir des recherches menées sur le site de Las Cravieros à Fanjeaux (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faisandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2133,77 +2133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2241,51 +2241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,51 +2705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2813,77 +2813,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t>
@@ -2979,51 +2979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,77 +3101,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,77 +3345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3467,77 +3467,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3621,64 +3621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,77 +3742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,77 +3863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,51 +4111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quartier Nord de l’agglomération romaine de Briga : un secteur sujet aux glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>