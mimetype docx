--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -697,51 +697,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -767,102 +767,119 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197632v1</w:t>
+                <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+                <w:t xml:space="preserve">La genèse d'une agglomération : chronologie de l'occupation au lendemain de la guerre des Gaules jusqu'au dernier tiers du Ier siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -872,122 +889,118 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mantel Étienne, Parétias Jonas, Marlin Laurence (dir.), Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle, p. 65-73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Editoriale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+                <w:t xml:space="preserve">halshs-04197632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -997,135 +1010,122 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+                <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -1153,104 +1153,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146842v1</w:t>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -1278,93 +1278,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146834v1</w:t>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,217 +2127,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373491v1</w:t>
+                <w:t xml:space="preserve">hal-02373502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373502v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de la fin du Ier au début du IIe siècle à Briga (Eu, Seine-Maritime)</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Haaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04911150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6qeq-ga34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delcroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>