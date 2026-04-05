--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1332,165 +1332,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Victor H. Mair et Mark Bender, The Columbia Anthology of Chinese Folk and Popular Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.594-597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique de Lu Xun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.88-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01643886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de l’esprit, corps et culture dans la Chine moderne</w:t>
               </w:r>
@@ -2213,339 +2213,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lu Xun, Tourgueniev et l’expressionnisme : corporalité et mouvement dramatique dans « Tremblement à la limite de la déchéance » (1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Siary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemoto Toshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinde Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Siary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takemoto Toshio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinde Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563533v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-03563513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcultural Landscape and Modernity in a Feng Zhi Sonnet: Sound, Silence, and the Lesson of Metamorphosis</w:t>
               </w:r>
@@ -4721,1821 +4721,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01979099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’appropriation du sonnet en Chine : prosodie, genre, et surdétermination. L’exemple de Feng Zhi 冯至 (1905-1993) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le sonnet dans le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A quel genre appartient le ‘Sonnet n°2’ de Feng Zhi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Littérature chinoise et contemporaine : pratiques du genre et canon littéraire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 7 UFR LCAO, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 语言的变形与跨文化性：冯至的中文十四行诗 » (Transculturalité et transformation de la langue : les sonnets chinois de Feng Zhi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transcultural Turn: New Approaches to Studies of Chinese Literature and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Sinica, INSTITUTE OF CHINESE LITERATURE AND PHILOSOPHY, Dec 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Academia Sinica, INSTITUTE OF CHINESE LITERATURE AND PHILOSOPHY, Dec 2015, Taipei, Taiwan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques remarques sur L’anthologie de poésie raisonnée en baihua (1920) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réflexion sur les modèles de la poésie chinoise — expériences de l’anthologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 -- UFR LCAO, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 -- UFR LCAO, Jul 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Some aspects Transgenericity in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation bibliographique sur le corps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie (2) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">二三十年代的郭沫若小说里身体的再现、医学与解剖:一种含混的态度 (Représentations du corps, médecine et anatomie dans les nouvelles des années 20 et 30 de Guo Moruo : une attitude ambiguë)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Médecine, littérature, corps », 4e édition de la biennale de la Société internationale d’études sur Guo Moruo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fantômes de l’âme et spectre du corps dans L’Oie sauvage solitaire (1926) de Wang Yiren»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Une esthétique de la fantasmagorie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Feb 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature chinoise du 20e siècle, entre national, global et local»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Ecriture littéraire en langues locales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aspects du corps dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie : travaux préparatoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Représentations du chinois classique, vernaculaire et dialectal dans quelques textes littéraires de la République : conjonctions et divergences des textes avec les réformes politiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études «Etat et société»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Pays de l’alcool et la tradition chinoise de la subversion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mo Yan au croisement du local et de l’universel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alcool et ivresse dans Le Pays de l’alcool de Mo Yan : subversion et rapport au monde ambigu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La Chine en trompe-l’œil »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un exemple de rapport entre arts visuels et littérature chez Lu Xun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Passages entre écritures et images dans la Chine moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Representation of Japanese Women in Some Chinese Pro-, and Anti-Japanese Texts from the Republican Era, and its Relation to modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imagination de soi à travers l’autre : De quelques représentations des femmes japonaises dans des textes chinois pro- et anti-japonais de la période républicaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Pouvoir et collaboration en Asie orientale – discours croisés 1931-1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation des femmes japonaises et du féminisme japonais dans des textes chinois pro- et anti-japonais des années 1930-40 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corps, nation et identité dans quelques textes chinois modernes (années 1890-1940) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Etat et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture, esprit, nation et totalité éthique chez Liang Shuming »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société internationale de philosophie chinoise (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Xu Zhimo’s Encounter with a ‘Jewish Nightmare’ : How did a Chinese Symbolist Poet Review an Expressionist Performance of the Russian Theater from the 1920’s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Scientific Conference « Issues of Far Eastern Literatures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Writing of the Torn Body in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Biennial Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Corps’ et ‘esprit’ dans la Chine moderne : à la recherche d’une identité culturelle face à l’Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2010 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Drunk and Drugs Addicted Wei Jin Literati in 1940’s Chinese Literature: The Intellectual Furioso in Li Tuozhi’s Short Story ‘Feigned Madness’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Specific Topics in Chinese Studies (STCS) on « Wei Jin Nanbei Period – Literature, Art and Philosophy »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ljubjana, Jun 2010, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la crucifixion dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées 2009 de l’Association française d’études chinoises (AFEC) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le corps déchiré dans la littérature chinoise moderne : regard colonial et appropriation littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2007 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bâle, 2007, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Body, Soul, and Revolution : The Paradoxical Transfiguration of the Body in Modern Chinese Poetry »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Chinese Revolution and Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Capital Normal University, Pékin, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986752v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01986754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intertextual Comparison between Lu Xun and Tao Yuanming : A Rewriting of Classical Poetry in Modern Chinese Prose Poetry »</w:t>
               </w:r>
@@ -7487,51 +7487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>