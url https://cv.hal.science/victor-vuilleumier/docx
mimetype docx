--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1332,372 +1332,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La critique de Lu Xun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.88-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Victor H. Mair et Mark Bender, The Columbia Anthology of Chinese Folk and Popular Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98, pp.594-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.88-90</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Xun, Cris, trad. et éd. de Sebastian Veg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01644171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de l’esprit, corps et culture dans la Chine moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiatische Studien / Etudes Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, LXV, pp.265-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01644176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Crucifixion et l’écriture du corps déchiré dans la Nouvelle littérature chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XXIX, pp.321-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01644179v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01644171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhimo‘s Encounter with ‘A Jewish Nightmare’—How a Chinese Symbolist Viewed an Expressionist Yiddish Play</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2213,1211 +2213,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcultural Landscape and Modernity in a Feng Zhi Sonnet: Sound, Silence, and the Lesson of Metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riccardo Moratto; Nicoletta Pesaro; Di-kai Chao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecocriticism and Chinese Literature: Imagined Landscapes and Real Lived Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.16-37, 2022, 9781032079684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003212317-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lu Xun, Tourgueniev et l’expressionnisme : corporalité et mouvement dramatique dans « Tremblement à la limite de la déchéance » (1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Siary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takemoto Toshio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinde Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cdf.12732⟩</w:t>
+                <w:t xml:space="preserve">hal-03563513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Siary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemoto Toshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinde Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Qing’s poetry and Dayanhe, My Nurse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ming Dong Gu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Modern Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.235-246, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003212317-3⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01872561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le crépuscule descend du ciel » : Guo Moruo, Goethe et la nouvelle poésie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoletta Pesaro; Yinde Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature chinoise et globalisation : Enjeux linguistiques, traductologiques et génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ca'Foscari, pp.47-60, 2017, 978-88-6969-209-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14277/6969-203-4/TW-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.235-246, 2018</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes de l’âme et spectre du corps dans L’Oie sauvage solitaire (1926) de Wang Yiren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Durand-Dastès; Marie Laureillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses de l'Inalco, pp.57-70, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⾝体的再现、医学与解剖:20与30年代郭沫若⼩说⾥的⼀种含混的态度</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">郭沫若研究年鉴·2014卷</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 中国社会科学出版社 Zhongguo shehui kexue chubanshe, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, Presses de l'Inalco, pp.57-70, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays de l’alcool de Mo Yan : éloge de l’alcool et tradition de l’ivresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yinde Zhang; Noël Dutrait; Shuang Xu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mo Yan, au croisement du local et de l’universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.343-359, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.343-359, 2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Chinese Culture&amp;quot; as Ethical and National Spirit in Some Works of Liang Shuming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolaine Escande; Vincent Shen; Chengyang Li. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-culturality and Philosophic Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.163-177, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 中国社会科学出版社 Zhongguo shehui kexue chubanshe, 2016</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Decaying and Dynamic Scenery in Some Texts of Lu Xun, Xiao Hong, and Dai Wangshu : Modern Experience and Rewritten Classical Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issues of Far Eastern Literatures. Book of Papers of 5th International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Saint Petersburg State University Publishing House, pp.79-86, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2, Saint Petersburg State University Publishing House, pp.79-86, 2012</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drunk, and Drug Addicted Wei Jin Literati in Modern Chinese Literature: Li Tuozhi’s ‘Feigned Madness’, Lu Xun, and the Traditional Spirit of the Intellectual Furioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jana S. Rosker; Natasa Vampelj Suhadolnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Yields of Transition : Literature, Art and Philosophy in Early Medieval China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.281-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.281-292, 2011</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01644173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhimo’s Encounter with a ‘Jewish Nightmare’ : How did a Chinese Symbolist Poet Review an Expressionist Performance of the Russian Yiddish Theater from the 1920’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issues of Far Eastern Literatures. Book of Papers of 4th International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Saint Petersburg State University Publishing House, pp.338-350, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2, Saint Petersburg State University Publishing House, pp.338-350, 2010</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body, Soul, and Revolution: The Paradoxical Transfiguration of the Body in Modern Chinese Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dongfeng Tao; Xiaobin Yang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Revolution and Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.45-68, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.45-68, 2009</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">灵魂,⾝体与革命: 中国现代诗歌中的⾝体的矛盾转化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dongfeng Tao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中国革命与中国⽂学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heilongjiang renmin chubanshe, pp.108-150, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Heilongjiang renmin chubanshe, pp.108-150, 2008</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intertextual Comparison between Lu Xun and Tao Yuanming : A Rewriting of Classical Poetry in Modern Chinese Prose Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issues of Far Eastern Literatures. Book of Papers of 2d International Scientific Conference. June 27- July 1, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Saint Petersburg State University Publishing House, pp.181-196, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3427,3316 +3500,3316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Heubel, L’Aistéthique : Transformation énergétique et culture de la fadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Heubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.119-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs universelles ou valeurs chinoises ? Le courant de pensée de l’historicisme dans la Chine contemporaine (traduit du chinois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665615v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01646907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 主体性与现代性：1890-1910年代旅日中国文人的古体诗实践 » [Modernité et subjectivité : la poésie de formes classiques par des auteurs chinois au Japon dans les années 1890-1910]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencier invité à la Faculté des humanités de l’Université de Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un moderniste chinois à Paris : Ai Qing à la rencontre d’Apollinaire, de Chagall et des autres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencier invité à la Faculté des langues étrangères de l’Université de Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 古典资源在“浪漫主义”诗歌汉译中的运用：海涅在现代中国的早期译介 » [Les ressources classiques dans la traduction de la poésie présentée comme « romantique » : les premières traductions de Heine en Chine]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencier invité à la Faculté des humanités de l’Université de Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 海涅的诗歌在中国的早期译介（1910-1920年代） » [Première réception de la poésie de Heine en Chine (années 1910-1920)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencier invité à la Faculté de langue et littérature de l’Université normale du Shandong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Jinan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations stylistiques chez Lu Xun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris Inalco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature chinoise dans sa perspective mondiale : sur l’enseignement de la littérature chinoise moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches et pratiques de l’enseignement de la littérature chinoise dans l’université française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris Inalco, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japan as a Space for Chinese Modernity in Some Poets of the 1890s and 1910s: Huang Zunxian 黃遵憲, Su Manshu 蘇曼殊, and Yu Dafu 郁達夫.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructing East Asian Modern Cultural History. A Dialogical Perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of East Asian Languages and Civilizations and of the CRCAO (UMR 8155), UPC, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of East Asian Languages and Civilizations and of the CRCAO (UMR 8155), UPC, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace et le regard dans quelques poèmes de Huang Zunxian (1848-1909) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Junwu (1881-1940) : the Revolutionary Landscape, Between Reinvented Romanticism and Darwinian Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference: Poetic Tightrope Walks. Time, Space, Bodies and Things in Contemporary Sinophone Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Zürich, Switzerland</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace du poème, espace du monde et espace du sujet dans « Fragment » de Bian Zhilin — espace ouvert ou fermé? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Formes d’espace, formes de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international de philosophie; Université Paris 1 Panthéon-Sorbonne, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège international de philosophie; Université Paris 1 Panthéon-Sorbonne, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《论郭沫若与鲁迅的几篇散文诗中的坟墓与墓碑形象：心声与生成及现代表现的问题》(Image de la tombe et de la stèle dans des poèmes en prose de Guo Moruo et Lu Xun : expression moderne, voix et devenir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《郭沫若、创造社与中外古今文化交融》/ Colloque Guo Moruo et la Société Création : entre Chine et Occident, tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 / Guo Moruo International Academy, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 / Guo Moruo International Academy, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 化古 hua gu et 化欧 hua ou : la transformation de l’ancien et de l’européen dans la poésie moderniste de Bian Zhilin (1910-2000) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Chine et modernité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 3, Dec 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">在晚清⼩说中的医学再现:⽂化的隐喻</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Popular Literature in Contemporary China : Production, Diffusion and Genres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2017, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2017, Genève, Switzerland</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question de l’érotisme dans la littérature chinoise au 20e s. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Corps aimant/aimé dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 关于郭沫若在1920《白话诗选》里发表的一些诗歌和翻译 » (Sur les poèmes et traductions de Guo Moruo dans L’Anthologie de poésie en baihua de 1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société internationale d’études sur Guo Moruo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Kokushikan; Guo Moruo International Academy, Aug 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Kokushikan; Guo Moruo International Academy, Aug 2016, Tokyo, Japan</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expérimentations prosodiques dans des traductions par Guo Moruo de poésie allemande et classique chinoise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La littérature chinoise globalisée : enjeux linguistiques, traductologiques et génériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari (Venise), Nov 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari (Venise), Nov 2016, Venise, Italie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques remarques sur L’anthologie de poésie raisonnée en baihua (1920) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réflexion sur les modèles de la poésie chinoise — expériences de l’anthologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 -- UFR LCAO, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’appropriation du sonnet en Chine : prosodie, genre, et surdétermination. L’exemple de Feng Zhi 冯至 (1905-1993) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le sonnet dans le monde »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A quel genre appartient le ‘Sonnet n°2’ de Feng Zhi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Littérature chinoise et contemporaine : pratiques du genre et canon littéraire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 7 UFR LCAO, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 语言的变形与跨文化性：冯至的中文十四行诗 » (Transculturalité et transformation de la langue : les sonnets chinois de Feng Zhi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transcultural Turn: New Approaches to Studies of Chinese Literature and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Sinica, INSTITUTE OF CHINESE LITERATURE AND PHILOSOPHY, Dec 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01979116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 -- UFR LCAO, Jul 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Some aspects Transgenericity in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation bibliographique sur le corps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie (2) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">二三十年代的郭沫若小说里身体的再现、医学与解剖:一种含混的态度 (Représentations du corps, médecine et anatomie dans les nouvelles des années 20 et 30 de Guo Moruo : une attitude ambiguë)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Médecine, littérature, corps », 4e édition de la biennale de la Société internationale d’études sur Guo Moruo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aspects du corps dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie : travaux préparatoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations du chinois classique, vernaculaire et dialectal dans quelques textes littéraires de la République : conjonctions et divergences des textes avec les réformes politiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études «Etat et société»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature chinoise du 20e siècle, entre national, global et local»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Ecriture littéraire en langues locales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fantômes de l’âme et spectre du corps dans L’Oie sauvage solitaire (1926) de Wang Yiren»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Une esthétique de la fantasmagorie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Pays de l’alcool et la tradition chinoise de la subversion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mo Yan au croisement du local et de l’universel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alcool et ivresse dans Le Pays de l’alcool de Mo Yan : subversion et rapport au monde ambigu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La Chine en trompe-l’œil »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Representation of Japanese Women in Some Chinese Pro-, and Anti-Japanese Texts from the Republican Era, and its Relation to modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un exemple de rapport entre arts visuels et littérature chez Lu Xun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Passages entre écritures et images dans la Chine moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imagination de soi à travers l’autre : De quelques représentations des femmes japonaises dans des textes chinois pro- et anti-japonais de la période républicaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Pouvoir et collaboration en Asie orientale – discours croisés 1931-1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation des femmes japonaises et du féminisme japonais dans des textes chinois pro- et anti-japonais des années 1930-40 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture, esprit, nation et totalité éthique chez Liang Shuming »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société internationale de philosophie chinoise (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corps, nation et identité dans quelques textes chinois modernes (années 1890-1940) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Etat et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Drunk and Drugs Addicted Wei Jin Literati in 1940’s Chinese Literature: The Intellectual Furioso in Li Tuozhi’s Short Story ‘Feigned Madness’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Specific Topics in Chinese Studies (STCS) on « Wei Jin Nanbei Period – Literature, Art and Philosophy »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubjana, Jun 2010, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Corps’ et ‘esprit’ dans la Chine moderne : à la recherche d’une identité culturelle face à l’Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2010 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Xu Zhimo’s Encounter with a ‘Jewish Nightmare’ : How did a Chinese Symbolist Poet Review an Expressionist Performance of the Russian Theater from the 1920’s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Scientific Conference « Issues of Far Eastern Literatures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Writing of the Torn Body in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Biennial Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la crucifixion dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées 2009 de l’Association française d’études chinoises (AFEC) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le corps déchiré dans la littérature chinoise moderne : regard colonial et appropriation littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2007 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bâle, 2007, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubjana, Jun 2010, Ljubjana, Slovenia</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Body, Soul, and Revolution : The Paradoxical Transfiguration of the Body in Modern Chinese Poetry »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Chinese Revolution and Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Capital Normal University, Pékin, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEC, 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La traduction du corps libidinal et l’émergence de la sexualité dans la littérature chinoise moderne : entre aliénations pathologique et idéologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Traduire l’amour, la passion, le sexe dans la littérature chinoise »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence AMU, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bâle, 2007, Bâle, Suisse</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intertextual Comparison between Lu Xun and Tao Yuanming : A Rewriting of Classical Poetry in Modern Chinese Prose Poetry »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International scientific conference « Issues of Far Eastern Literatures Dedicated to Lu Xun »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Petersburg State University, 2006, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Capital Normal University, Pékin, 2007, Pékin, China</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un corps déchiré dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2004 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2004, Cartigny, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6746,601 +6819,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le poète chinois Ai Qing et les avants-gardes en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01979098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Baudelaire et Lu Xun »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在晚清小说中的医学再现：⽂化的隐喻</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 中国现代文学中的身心观 » (Représentation du corps et de l'esprit dans la littérature chinoise moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01979102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国现代文学与身体、灵魂的形象再现 (Représentations du corps et de l’âme dans la littérature chinoise moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nation, Culture, and the Body in some modern Chinese texts (1890’s-1940’s) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Facettes de l'identité chinoise dans quelques textes de la littérature chinoise de la période républicaine (1911-1949) : culture, corps, nation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transposition du corps libidinal et l’émergence de la sexualité dans la littérature chinoise moderne, entre aliénation pathologique et idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Femmes, paysans et nationalisme dans la littérature de la ‘guerre de résistance contre le Japon’ (1937-45) : les ambiguïtés dans le discours de l’émancipation et de la participation des ‘masses’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7487,51 +7560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>