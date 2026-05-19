--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1470,234 +1470,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours de l’esprit, corps et culture dans la Chine moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asiatische Studien / Etudes Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LXV, pp.265-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01644176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Crucifixion et l’écriture du corps déchiré dans la Nouvelle littérature chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XXIX, pp.321-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01644179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lu Xun, Cris, trad. et éd. de Sebastian Veg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01644171v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01644179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhimo‘s Encounter with ‘A Jewish Nightmare’—How a Chinese Symbolist Viewed an Expressionist Yiddish Play</w:t>
               </w:r>
@@ -2213,791 +2213,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Siary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemoto Toshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinde Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Xun, Tourgueniev et l’expressionnisme : corporalité et mouvement dramatique dans « Tremblement à la limite de la déchéance » (1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Siary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takemoto Toshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinde Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2022, 9782722605817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcultural Landscape and Modernity in a Feng Zhi Sonnet: Sound, Silence, and the Lesson of Metamorphosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riccardo Moratto; Nicoletta Pesaro; Di-kai Chao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocriticism and Chinese Literature: Imagined Landscapes and Real Lived Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.16-37, 2022, 9781032079684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003212317-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Qing’s poetry and Dayanhe, My Nurse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ming Dong Gu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Modern Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.235-246, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cdf.12732⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01872561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le crépuscule descend du ciel » : Guo Moruo, Goethe et la nouvelle poésie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoletta Pesaro; Yinde Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature chinoise et globalisation : Enjeux linguistiques, traductologiques et génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ca'Foscari, pp.47-60, 2017, 978-88-6969-209-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14277/6969-203-4/TW-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes de l’âme et spectre du corps dans L’Oie sauvage solitaire (1926) de Wang Yiren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Durand-Dastès; Marie Laureillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses de l'Inalco, pp.57-70, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.235-246, 2018</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays de l’alcool de Mo Yan : éloge de l’alcool et tradition de l’ivresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yinde Zhang; Noël Dutrait; Shuang Xu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mo Yan, au croisement du local et de l’universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.343-359, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⾝体的再现、医学与解剖:20与30年代郭沫若⼩说⾥的⼀种含混的态度</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">郭沫若研究年鉴·2014卷</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 中国社会科学出版社 Zhongguo shehui kexue chubanshe, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643959v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01643894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Chinese Culture&amp;quot; as Ethical and National Spirit in Some Works of Liang Shuming</w:t>
               </w:r>
@@ -3508,177 +3508,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valeurs universelles ou valeurs chinoises ? Le courant de pensée de l’historicisme dans la Chine contemporaine (traduit du chinois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabian Heubel, L’Aistéthique : Transformation énergétique et culture de la fadeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Heubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.119-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646907v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01665615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3966,2649 +3966,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature chinoise dans sa perspective mondiale : sur l’enseignement de la littérature chinoise moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches et pratiques de l’enseignement de la littérature chinoise dans l’université française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations stylistiques chez Lu Xun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japan as a Space for Chinese Modernity in Some Poets of the 1890s and 1910s: Huang Zunxian 黃遵憲, Su Manshu 蘇曼殊, and Yu Dafu 郁達夫.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructing East Asian Modern Cultural History. A Dialogical Perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of East Asian Languages and Civilizations and of the CRCAO (UMR 8155), UPC, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Department of East Asian Languages and Civilizations and of the CRCAO (UMR 8155), UPC, Oct 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace et le regard dans quelques poèmes de Huang Zunxian (1848-1909) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Junwu (1881-1940) : the Revolutionary Landscape, Between Reinvented Romanticism and Darwinian Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference: Poetic Tightrope Walks. Time, Space, Bodies and Things in Contemporary Sinophone Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Zürich, Switzerland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace du poème, espace du monde et espace du sujet dans « Fragment » de Bian Zhilin — espace ouvert ou fermé? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Formes d’espace, formes de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international de philosophie; Université Paris 1 Panthéon-Sorbonne, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Collège international de philosophie; Université Paris 1 Panthéon-Sorbonne, Nov 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《论郭沫若与鲁迅的几篇散文诗中的坟墓与墓碑形象：心声与生成及现代表现的问题》(Image de la tombe et de la stèle dans des poèmes en prose de Guo Moruo et Lu Xun : expression moderne, voix et devenir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《郭沫若、创造社与中外古今文化交融》/ Colloque Guo Moruo et la Société Création : entre Chine et Occident, tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 / Guo Moruo International Academy, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 / Guo Moruo International Academy, Nov 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 化古 hua gu et 化欧 hua ou : la transformation de l’ancien et de l’européen dans la poésie moderniste de Bian Zhilin (1910-2000) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Chine et modernité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 3, Dec 2018, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">在晚清⼩说中的医学再现:⽂化的隐喻</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Popular Literature in Contemporary China : Production, Diffusion and Genres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2017, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2017, Genève, Switzerland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question de l’érotisme dans la littérature chinoise au 20e s. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Corps aimant/aimé dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 关于郭沫若在1920《白话诗选》里发表的一些诗歌和翻译 » (Sur les poèmes et traductions de Guo Moruo dans L’Anthologie de poésie en baihua de 1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société internationale d’études sur Guo Moruo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Kokushikan; Guo Moruo International Academy, Aug 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Kokushikan; Guo Moruo International Academy, Aug 2016, Tokyo, Japan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expérimentations prosodiques dans des traductions par Guo Moruo de poésie allemande et classique chinoise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La littérature chinoise globalisée : enjeux linguistiques, traductologiques et génériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari (Venise), Nov 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari (Venise), Nov 2016, Venise, Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A quel genre appartient le ‘Sonnet n°2’ de Feng Zhi ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Littérature chinoise et contemporaine : pratiques du genre et canon littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’appropriation du sonnet en Chine : prosodie, genre, et surdétermination. L’exemple de Feng Zhi 冯至 (1905-1993) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le sonnet dans le monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 语言的变形与跨文化性：冯至的中文十四行诗 » (Transculturalité et transformation de la langue : les sonnets chinois de Feng Zhi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transcultural Turn: New Approaches to Studies of Chinese Literature and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Sinica, INSTITUTE OF CHINESE LITERATURE AND PHILOSOPHY, Dec 2015, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelques remarques sur L’anthologie de poésie raisonnée en baihua (1920) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Réflexion sur les modèles de la poésie chinoise — expériences de l’anthologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 7 -- UFR LCAO, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation bibliographique sur le corps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie (2) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Feb 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Some aspects Transgenericity in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Academia Sinica, INSTITUTE OF CHINESE LITERATURE AND PHILOSOPHY, Dec 2015, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">二三十年代的郭沫若小说里身体的再现、医学与解剖:一种含混的态度 (Représentations du corps, médecine et anatomie dans les nouvelles des années 20 et 30 de Guo Moruo : une attitude ambiguë)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Médecine, littérature, corps », 4e édition de la biennale de la Société internationale d’études sur Guo Moruo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Braga; Coimbra, Jul 2014, Braga et Coimbra, Portugal</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature chinoise du 20e siècle, entre national, global et local»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Ecriture littéraire en langues locales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris 7 UFR LCAO, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations du chinois classique, vernaculaire et dialectal dans quelques textes littéraires de la République : conjonctions et divergences des textes avec les réformes politiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études «Etat et société»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, Sep 2014, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aspects du corps dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Le corps dans les littératures modernes d’Asie : travaux préparatoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fantômes de l’âme et spectre du corps dans L’Oie sauvage solitaire (1926) de Wang Yiren»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Une esthétique de la fantasmagorie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Pays de l’alcool et la tradition chinoise de la subversion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mo Yan au croisement du local et de l’universel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco; Paris 3, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alcool et ivresse dans Le Pays de l’alcool de Mo Yan : subversion et rapport au monde ambigu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La Chine en trompe-l’œil »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Feb 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Representation of Japanese Women in Some Chinese Pro-, and Anti-Japanese Texts from the Republican Era, and its Relation to modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l’Association européenne d’études chinoises (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7; Université Paris 3; AMU, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un exemple de rapport entre arts visuels et littérature chez Lu Xun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Passages entre écritures et images dans la Chine moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Oct 2013, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation des femmes japonaises et du féminisme japonais dans des textes chinois pro- et anti-japonais des années 1930-40 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7, Sep 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imagination de soi à travers l’autre : De quelques représentations des femmes japonaises dans des textes chinois pro- et anti-japonais de la période républicaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Pouvoir et collaboration en Asie orientale – discours croisés 1931-1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 UFR LCAO; IAO Lyon, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture, esprit, nation et totalité éthique chez Liang Shuming »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société internationale de philosophie chinoise (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Nov 2012, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corps, nation et identité dans quelques textes chinois modernes (années 1890-1940) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Etat et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université le Miral, Dec 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Corps’ et ‘esprit’ dans la Chine moderne : à la recherche d’une identité culturelle face à l’Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2010 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jul 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Drunk and Drugs Addicted Wei Jin Literati in 1940’s Chinese Literature: The Intellectual Furioso in Li Tuozhi’s Short Story ‘Feigned Madness’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Specific Topics in Chinese Studies (STCS) on « Wei Jin Nanbei Period – Literature, Art and Philosophy »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubjana, Jun 2010, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Xu Zhimo’s Encounter with a ‘Jewish Nightmare’ : How did a Chinese Symbolist Poet Review an Expressionist Performance of the Russian Theater from the 1920’s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Scientific Conference « Issues of Far Eastern Literatures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubjana, Jun 2010, Ljubjana, Slovenia</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Writing of the Torn Body in Modern Chinese Literature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Biennial Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Suisse-Asie, 2010, Monte Verità (Ascona), Suisse</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la crucifixion dans la littérature chinoise moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées 2009 de l’Association française d’études chinoises (AFEC) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, St Petersburg State University, Jun 2010, Saint Petersburg, Russia</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Body, Soul, and Revolution : The Paradoxical Transfiguration of the Body in Modern Chinese Poetry »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Chinese Revolution and Chinese Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Capital Normal University, Pékin, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Latvia, Jul 2010, Riga, Latvia</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le corps déchiré dans la littérature chinoise moderne : regard colonial et appropriation littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Journées de la relève en études asiatiques 2007 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bâle, 2007, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01986754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01986752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction du corps libidinal et l’émergence de la sexualité dans la littérature chinoise moderne : entre aliénations pathologique et idéologique »</w:t>
               </w:r>
@@ -6889,151 +6889,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01979098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">在晚清小说中的医学再现：⽂化的隐喻</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Baudelaire et Lu Xun »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976204v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 中国现代文学中的身心观 » (Représentation du corps et de l'esprit dans la littérature chinoise moderne)</w:t>
               </w:r>
@@ -7560,51 +7560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/ifrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:152253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/victor_vuilleumier_activite_s_de_recherche_et_responsabilite_s_collectives_211220.pdf?1322/9930d6cba86ba42c6ddedc4de768f5b35439a277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Takemoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/11975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.11975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P09" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12577" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003212317-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/6969-203-4/TW-1-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Heubel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>