--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4389-6022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">238424162</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,726 +188,726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Alcoholism in La Source (Paris Suburbs, 1902–1911): A History of a Private Medical Institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social History of Alcohol and Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (2), pp.185-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/737000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antialcoolisme en France comme objet d’histoire : généalogie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.37-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12rii⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger l’enfant de l’alcoolisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Comité antialcoolique des dames du Havre et ses établissements de tempérance (1897-années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.49-69. </w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42e année (1), pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhei.025.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.231.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425550v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité antialcoolique des dames du Havre et ses établissements de tempérance (1897-années 1930)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Protéger l’enfant de l’alcoolisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.231.0047⟩</w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhei.025.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425556v1</w:t>
+                <w:t xml:space="preserve">hal-05425550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal de Marie Poujol : histoire d’une protestante engagée dans la lutte antialcoolique à Paris (1895-1912)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cafés sans alcool à Paris : œuvre de tempérance par et pour des étrangers à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°50 (2), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bipr1.050.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425955v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03400180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cafés sans alcool à Paris : œuvre de tempérance par et pour des étrangers à la fin du XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Journal de Marie Poujol : histoire d’une protestante engagée dans la lutte antialcoolique à Paris (1895-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.95-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03400180v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Making of a Hero: Maria Legrain (1863–1945), a French “Temperance Apostle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social History of Alcohol and Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (2), pp.206-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/705350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de mobilisation des femmes pour la cause antialcoolique en France : militantes, enseignantes, femmes de plume (1873-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.2736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union des Françaises contre l'alcool. Pour une histoire de l'antialcoolisme (1916-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -896,98 +917,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement antialcoolique français face aux prohibitions (1914 – années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prohibition 1919-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Georges Chappaz de la Vigne et du Vin en Champagne, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -997,153 +1018,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alcool(isme) et les femmes. Une histoire de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. 2024, 9782304056006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherchez la femme : histoire du mouvement antialcoolique en France (1835-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. 2021, 978-2-37032-330-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1153,409 +1174,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Siegfried combattent le « dragon Alcool »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Siegfried (1837-1922). Négociant international, républicain libéral, réformateur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.269-287, 2024, 978-2-406-16502-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/ISBN.978-2-406-16502-6.P.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la Guerre 14-18 : rôle de l’hebdomadaire féministe La Française dans la restriction de la consommation d’alcool à l’école maternelle et primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigne, vin et éducation du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.162-173, 2022, 9791035318956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Производство и потребление алкоголя и борьба с пьянством в Калужской губернии (1894-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ПИТЕЙНОЕ ДЕЛО И ТРЕЗВЕННИЧЕСКОЕ ДВИЖЕНИЕ В РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО НАШИХ ДНЕЙ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Общество с ограниченной ответственностью "Старая Басманная", pp.652-660, 2022, 978-5-907169-85-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51255/978-5-907169-85-2_2022_652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire de l’eau dans les restaurants de tempérance en France (fin du XIXe – début du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Eau, source de vie. Actes du colloque du Festival d'Histoire de Montbrison des 15-16 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-272, 2019, 9782911623332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Coutume grotesque importée d’Amérique” : la campagne contre les cocktails en France de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger, une histoire culturelle. Actes du colloque du Festival d’Histoire de Montbrison, 4-5 novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-252, 2018, 9782911623318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1565,305 +1586,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LECOY Marie Victoire. Militante antialcoolique. 23 décembre 1858 – 29 mars 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TABARIÉ Marie. Traductrice, écrivaine, journaliste à la rédaction de La Femme, militante antialcoolique. 9 avril 1850 – 4 février 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français, R-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRABAUD Marie, épouse Gustave Roy. Bienfaitrice, membre du mouvement antialcoolique. 27 mai 1856 – 23 février 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français, R-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antialcoolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DicoPolHiS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,91 +1894,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement AntiaLCOolique Français – Base de données MALCOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1967,100 +1988,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherchez la femme : histoire du mouvement antialcoolique en France (1835-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris 1 Panthéon-Sorbonne, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA01H024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05425679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2070,105 +2091,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Bauda et Anne Joséphine Lamy, 11 février 1839, Bouvellemont (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02281178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2236,51 +2257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA82D134"/>
+    <w:nsid w:val="78BB80EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2467,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-afanasyeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4389-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Afanasyeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.231.0047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16502-6.P.0269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51255/978-5-907169-85-2_2022_652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-05425679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02281178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-afanasyeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4389-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238424162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Afanasyeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.231.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16502-6.P.0269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51255/978-5-907169-85-2_2022_652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-05425679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02281178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>