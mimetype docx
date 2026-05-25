--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -352,196 +352,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité antialcoolique des dames du Havre et ses établissements de tempérance (1897-années 1930)</w:t>
+                <w:t xml:space="preserve">Protéger l’enfant de l’alcoolisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.231.0047⟩</w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhei.025.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425556v1</w:t>
+                <w:t xml:space="preserve">hal-05425550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger l’enfant de l’alcoolisme ?</w:t>
+                <w:t xml:space="preserve">Le Comité antialcoolique des dames du Havre et ses établissements de tempérance (1897-années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.49-69. </w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42e année (1), pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhei.025.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.231.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425550v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cafés sans alcool à Paris : œuvre de tempérance par et pour des étrangers à la fin du XIXe siècle</w:t>
               </w:r>
@@ -746,174 +746,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de mobilisation des femmes pour la cause antialcoolique en France : militantes, enseignantes, femmes de plume (1873-1903)</w:t>
+                <w:t xml:space="preserve">L'Union des Françaises contre l'alcool. Pour une histoire de l'antialcoolisme (1916-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.120-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425829v1</w:t>
+                <w:t xml:space="preserve">hal-05425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Union des Françaises contre l'alcool. Pour une histoire de l'antialcoolisme (1916-1940)</w:t>
+                <w:t xml:space="preserve">Pratiques de mobilisation des femmes pour la cause antialcoolique en France : militantes, enseignantes, femmes de plume (1873-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.2736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425817v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1663,165 +1663,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABARIÉ Marie. Traductrice, écrivaine, journaliste à la rédaction de La Femme, militante antialcoolique. 9 avril 1850 – 4 février 1935</w:t>
+                <w:t xml:space="preserve">MIRABAUD Marie, épouse Gustave Roy. Bienfaitrice, membre du mouvement antialcoolique. 27 mai 1856 – 23 février 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français, R-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426350v1</w:t>
+                <w:t xml:space="preserve">hal-05426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRABAUD Marie, épouse Gustave Roy. Bienfaitrice, membre du mouvement antialcoolique. 27 mai 1856 – 23 février 1935</w:t>
+                <w:t xml:space="preserve">TABARIÉ Marie. Traductrice, écrivaine, journaliste à la rédaction de La Femme, militante antialcoolique. 9 avril 1850 – 4 février 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Afanasyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français, R-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426343v1</w:t>
+                <w:t xml:space="preserve">hal-05426350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antialcoolisme</w:t>
               </w:r>
@@ -2257,51 +2257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78BB80EA"/>
+    <w:nsid w:val="DCDFECBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2488,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-afanasyeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4389-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238424162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Afanasyeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.231.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16502-6.P.0269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51255/978-5-907169-85-2_2022_652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-05425679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02281178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-afanasyeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4389-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238424162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Afanasyeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.231.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.050.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2736" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16502-6.P.0269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51255/978-5-907169-85-2_2022_652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05425532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-05425679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02281178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>