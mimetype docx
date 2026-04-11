--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -91,597 +91,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
+                <w:t xml:space="preserve">Revue de littérature - Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentine Le Lourec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158840v1</w:t>
-[...150 lines deleted...]
-                <w:t xml:space="preserve">hal-03903682v1</w:t>
+                <w:t xml:space="preserve">hal-05263902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de littérature - Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Le Lourec</w:t>
+                <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien O’miel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05263902v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05263900v1</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do you need a laboratory if you have a project? How projectification transforms public research and research collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST/ 4S, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation and Interdisciplinarity: Reorganisation of Disciplines’ Power Relationships in CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -699,51 +699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi, Jean Frances et Stéphane Le Lay, Ma thèse en 180 secondes. Quand la science devient spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,51 +777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les brevets sont à peine au rang d’une publication »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), https://journals.openedition.org/rac/30214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -855,51 +855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le numérique matérialise le défunt : les données post-mortem dans le processus de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rosental, La société de démonstration, Vulaines-sur-Seine : Editions du croquant, coll. « Sociologie historique », 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Anne Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et la classe des hommages funéraires en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,51 +1168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories and Practices of Knowledge Brokering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Academic Knowledge Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781003290650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1282,51 +1282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil numérique en chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Sorbonne Nouvelle - Paris 3. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1517,51 +1517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Lourec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.157.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Tisserand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03805447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083218ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04299866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698125v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Lourec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.157.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Tisserand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03805447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083218ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04299866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698125v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>