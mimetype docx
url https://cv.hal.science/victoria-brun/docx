--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -91,597 +91,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de littérature - Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Le Lourec</w:t>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do you need a laboratory if you have a project? How projectification transforms public research and research collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263902v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST/ 4S, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation and Interdisciplinarity: Reorganisation of Disciplines’ Power Relationships in CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4S annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien O’miel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revue de littérature - Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Le Lourec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...94 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-03903682v1</w:t>
+                <w:t xml:space="preserve">hal-05263902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -699,51 +699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Corsi, Jean Frances et Stéphane Le Lay, Ma thèse en 180 secondes. Quand la science devient spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,51 +777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les brevets sont à peine au rang d’une publication »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), https://journals.openedition.org/rac/30214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -855,51 +855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le numérique matérialise le défunt : les données post-mortem dans le processus de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rosental, La société de démonstration, Vulaines-sur-Seine : Editions du croquant, coll. « Sociologie historique », 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Anne Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et la classe des hommages funéraires en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,51 +1168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories and Practices of Knowledge Brokering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Academic Knowledge Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781003290650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1282,51 +1282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil numérique en chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Sorbonne Nouvelle - Paris 3. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1517,51 +1517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Lourec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.157.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Tisserand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03805447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083218ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04299866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698125v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Lourec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.157.0027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Tisserand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03805447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083218ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04299866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698125v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>