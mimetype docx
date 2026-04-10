--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1773,165 +1773,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des socialisations culturelles différenciées en France, Norvège et Russie</w:t>
+                <w:t xml:space="preserve">Rendre “propre” son enfant : un “sale boulot” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance+culture=socialisation. La socialisation culturelle des enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pompidou, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Sociologie, RT 48, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031638v1</w:t>
+                <w:t xml:space="preserve">hal-04031303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre “propre” son enfant : un “sale boulot” ?</w:t>
+                <w:t xml:space="preserve">Des socialisations culturelles différenciées en France, Norvège et Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de Sociologie, RT 48, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Enfance+culture=socialisation. La socialisation culturelle des enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031303v1</w:t>
+                <w:t xml:space="preserve">hal-04031638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Neither too early, nor too late”</w:t>
               </w:r>
@@ -2601,234 +2601,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’exaltation à l’indifférence. La démonstration stratégique des émotions dans l’éducation à la propreté</w:t>
+                <w:t xml:space="preserve">Dressage, apprentissage, acquisition. Évolution des modèles de l’éducation de la « propreté » des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place du corps et des émotions dans l’éducation où en sommes nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral international de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Université Rennes-2, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031877v1</w:t>
+                <w:t xml:space="preserve">hal-04031805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dressage, apprentissage, acquisition. Évolution des modèles de l’éducation de la « propreté » des jeunes enfants</w:t>
+                <w:t xml:space="preserve">From “how” to “why” : potty-training book’s evolution in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral international de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Université Rennes-2, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Childhood and Materiality, 8th Conference on Childhood Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jyväskylä University, May 2018, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031805v1</w:t>
+                <w:t xml:space="preserve">hal-04031896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From “how” to “why” : potty-training book’s evolution in France</w:t>
+                <w:t xml:space="preserve">De l’exaltation à l’indifférence. La démonstration stratégique des émotions dans l’éducation à la propreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood and Materiality, 8th Conference on Childhood Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jyväskylä University, May 2018, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">La place du corps et des émotions dans l’éducation où en sommes nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031896v1</w:t>
+                <w:t xml:space="preserve">hal-04031877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût social de la propreté à la “bonne heure” dans trois contextes</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083435v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chantseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RKVHRS1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NP15FTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Greve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddbj&#248;rg Skj&#230;r Ulvik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2020.1848530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.4082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvil &#216;ien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2019.1634236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003024705-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01651658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083435v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chantseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RKVHRS1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NP15FTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Greve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddbj&#248;rg Skj&#230;r Ulvik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2020.1848530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.4082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvil &#216;ien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2019.1634236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003024705-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01651658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>