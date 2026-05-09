--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -819,438 +819,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnelles de la petite enfance et sécurisation alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food practices and risk constructions in Norwegian and French kindergartens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oddbjørg Skjær Ulvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvil Øien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5163⟩</w:t>
+              <w:t xml:space="preserve">European Early Childhood Education Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.494-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350293X.2019.1634236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325329v1</w:t>
+                <w:t xml:space="preserve">hal-03325273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politesse, mon cul ?&amp;quot; : transmission et transgression des rituels de politesse dans les albums jeunesse et le théâtre jeune public, Aliyah Morgenstern, Régine Sirota (dir.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">« Politesse, mon cul ? » : transmission et transgression des rituels de politesse dans les albums jeunesse et le théâtre jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.4082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328891v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Politesse, mon cul ? » : transmission et transgression des rituels de politesse dans les albums jeunesse et le théâtre jeune public</w:t>
+                <w:t xml:space="preserve">Professionnelles de la petite enfance et sécurisation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Sorel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rayna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/strenae.4082⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835484v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food practices and risk constructions in Norwegian and French kindergartens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Greve</w:t>
+                <w:t xml:space="preserve">Politesse, mon cul ?&amp;quot; : transmission et transgression des rituels de politesse dans les albums jeunesse et le théâtre jeune public, Aliyah Morgenstern, Régine Sirota (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Early Childhood Education Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1350293X.2019.1634236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325273v1</w:t>
+                <w:t xml:space="preserve">hal-02328891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1773,96 +1773,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre “propre” son enfant : un “sale boulot” ?</w:t>
+                <w:t xml:space="preserve">Instituer les seuils d’âge dans la crèche : entre “stades” universels et “rythmes” individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de Sociologie, RT 48, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Travailler les âges en professionnel.le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT7 &amp; RT25 de l’AFS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031303v1</w:t>
+                <w:t xml:space="preserve">hal-04031858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des socialisations culturelles différenciées en France, Norvège et Russie</w:t>
               </w:r>
@@ -1911,924 +1911,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Neither too early, nor too late”</w:t>
+                <w:t xml:space="preserve">Rendre “propre” son enfant : un “sale boulot” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood and Time. IX Conference on Childhood Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tampere University, May 2021, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">9e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Sociologie, RT 48, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031623v1</w:t>
+                <w:t xml:space="preserve">hal-04031303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituer les seuils d’âge dans la crèche : entre “stades” universels et “rythmes” individuels</w:t>
+                <w:t xml:space="preserve">“Neither too early, nor too late”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler les âges en professionnel.le</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT7 &amp; RT25 de l’AFS, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Childhood and Time. IX Conference on Childhood Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, May 2021, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031858v1</w:t>
+                <w:t xml:space="preserve">hal-04031623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “propreté” à la “bonne heure” : une pression éducative ? Tensions et solutions concernant l’apprentissage de la “propreté” de jeunes enfants en France et en Russie</w:t>
+                <w:t xml:space="preserve">No Diapers, Not a Baby Anymore! Constructing “Babyhood” as an Age Boundary while Toilet Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 33 de l'Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th ESA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester Metropolitan University, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031715v1</w:t>
+                <w:t xml:space="preserve">hal-04031752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the right time to get rid of diapers? The controversies about the timing of toilet training in France, Norway and Russia</w:t>
+                <w:t xml:space="preserve">La “propreté” à la “bonne heure” : une pression éducative ? Tensions et solutions concernant l’apprentissage de la “propreté” de jeunes enfants en France et en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Children and Youth in Everyday Life and Professional Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oslo Metropolitan University, Jul 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">8e Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 33 de l'Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031783v1</w:t>
+                <w:t xml:space="preserve">hal-04031715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions du corps de l’enfant face aux contraintes institutionnelles</w:t>
+                <w:t xml:space="preserve">What is the right time to get rid of diapers? The controversies about the timing of toilet training in France, Norway and Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé / Social aux frontières de l’intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30e Colloque international du REFUTS, Jul 2019, Bobigny, France</w:t>
+              <w:t xml:space="preserve">International Conference on Children and Youth in Everyday Life and Professional Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oslo Metropolitan University, Jul 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031768v1</w:t>
+                <w:t xml:space="preserve">hal-04031783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes d’individuation</w:t>
+                <w:t xml:space="preserve">Fonctions du corps de l’enfant face aux contraintes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT-50/RT-4 de l'Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Santé / Social aux frontières de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30e Colloque international du REFUTS, Jul 2019, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031704v1</w:t>
+                <w:t xml:space="preserve">hal-04031768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rater bien</w:t>
+                <w:t xml:space="preserve">Stéréotypes d’individuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En-quête d’expériences : théories, méthodes et terrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EXPERICE, Oct 2019, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">8e Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT-50/RT-4 de l'Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031690v1</w:t>
+                <w:t xml:space="preserve">hal-04031704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Diapers, Not a Baby Anymore! Constructing “Babyhood” as an Age Boundary while Toilet Training</w:t>
+                <w:t xml:space="preserve">Rater bien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manchester Metropolitan University, Aug 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">En-quête d’expériences : théories, méthodes et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EXPERICE, Oct 2019, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031752v1</w:t>
+                <w:t xml:space="preserve">hal-04031690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau de primes pour l’usage du pot ? Gamification de l’éducation à la “propreté” : pratiques et résistances</w:t>
+                <w:t xml:space="preserve">Regard gêné sur les fonctions du corps. Retour sur l’expérience du l’enquête autour de la « propreté » des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gamification de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale d’Ethnographie de l’EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031793v1</w:t>
+                <w:t xml:space="preserve">hal-04031833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard gêné sur les fonctions du corps. Retour sur l’expérience du l’enquête autour de la « propreté » des enfants</w:t>
+                <w:t xml:space="preserve">Tableau de primes pour l’usage du pot ? Gamification de l’éducation à la “propreté” : pratiques et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale d’Ethnographie de l’EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La Gamification de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031833v1</w:t>
+                <w:t xml:space="preserve">hal-04031793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dressage, apprentissage, acquisition. Évolution des modèles de l’éducation de la « propreté » des jeunes enfants</w:t>
+                <w:t xml:space="preserve">De l’exaltation à l’indifférence. La démonstration stratégique des émotions dans l’éducation à la propreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral international de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Université Rennes-2, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">La place du corps et des émotions dans l’éducation où en sommes nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031805v1</w:t>
+                <w:t xml:space="preserve">hal-04031877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From “how” to “why” : potty-training book’s evolution in France</w:t>
+                <w:t xml:space="preserve">Dressage, apprentissage, acquisition. Évolution des modèles de l’éducation de la « propreté » des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Childhood and Materiality, 8th Conference on Childhood Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jyväskylä University, May 2018, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Colloque doctoral international de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Université Rennes-2, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031896v1</w:t>
+                <w:t xml:space="preserve">hal-04031805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’exaltation à l’indifférence. La démonstration stratégique des émotions dans l’éducation à la propreté</w:t>
+                <w:t xml:space="preserve">From “how” to “why” : potty-training book’s evolution in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place du corps et des émotions dans l’éducation où en sommes nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Childhood and Materiality, 8th Conference on Childhood Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jyväskylä University, May 2018, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031877v1</w:t>
+                <w:t xml:space="preserve">hal-04031896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût social de la propreté à la “bonne heure” dans trois contextes</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083435v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chantseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RKVHRS1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NP15FTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Greve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddbj&#248;rg Skj&#230;r Ulvik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2020.1848530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.4082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvil &#216;ien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2019.1634236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003024705-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01651658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083435v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chantseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RKVHRS1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NP15FTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Greve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddbj&#248;rg Skj&#230;r Ulvik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2020.1848530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvil &#216;ien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2019.1634236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.4082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821557.ch4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003024705-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01651658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>