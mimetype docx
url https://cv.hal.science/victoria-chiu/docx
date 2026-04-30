--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -115,260 +115,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t>
+                <w:t xml:space="preserve">Juger ailleurs, juger autrement - Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixin Cao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304137v2</w:t>
+                <w:t xml:space="preserve">halshs-05565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger ailleurs, juger autrement - Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05565536v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Public Water Services in France : between public and private management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Environmental Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (38), pp. 195-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -402,51 +402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice climatique et les peuples autochtones côtiers en Amérique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook on The Law of The Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 4, pp. 505-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -465,165 +465,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de connaître ses origines dans la jurisprudence des cours constitutionnelles européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le droit de vivre dans un environnement équilibré et respectueux de la santé et le droit à la santé : des contours figés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°11, pp. 165-183</w:t>
+              <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°28, pp. 22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379839v1</w:t>
+                <w:t xml:space="preserve">hal-05379806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de vivre dans un environnement équilibré et respectueux de la santé et le droit à la santé : des contours figés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le droit de connaître ses origines dans la jurisprudence des cours constitutionnelles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°28, pp. 22-26</w:t>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°11, pp. 165-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379806v1</w:t>
+                <w:t xml:space="preserve">hal-05379839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t>
               </w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune et sa responsabilité en matière de distribution d'eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité des collectivités territoriales du fait des ruissellements d'eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police des cours d'eau non domaniaux et carence fautive du préfet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police de l'eau et des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 09, pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1004,1602 +1004,1602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02450989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cours constitutionnelles étrangères et le principe de précaution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Slovénie et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1055-1060</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080363v1</w:t>
+                <w:t xml:space="preserve">hal-02080374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovénie et Espagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les Cours constitutionnelles étrangères et le principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.25-34</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1055-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080374v1</w:t>
+                <w:t xml:space="preserve">hal-02080363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la “remunicipalisation” du service public d’eau potable en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le secret des origines en droit constitutionnel des États d’Europe occidentale. Vers l’émergence d’un droit de connaître ses origines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.247-262</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.67-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080387v1</w:t>
+                <w:t xml:space="preserve">hal-02080382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secret des origines en droit constitutionnel des États d’Europe occidentale. Vers l’émergence d’un droit de connaître ses origines ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vers la “remunicipalisation” du service public d’eau potable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.67-97</w:t>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.247-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080382v1</w:t>
+                <w:t xml:space="preserve">hal-02080387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Donald Boko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Marland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing pressures on an anthropized river: the case of the Sorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Brouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tentorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution préfectorale dans les États d’Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles J. Guglielmi; Julien Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mission préfectorale entre tradition et transformation publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp. 250-260, 2025, 978-2-37651-070-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte de l'environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans de la Charte de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp. 173-191, 2025, 978-2-336-55751-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau saisie par les communs. Quelles perspectives juridiques à la lumière du droit comparé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Boussard; Clémentine Bories; Anne Danis-Fatôme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biens communs saisis par le droit : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp. 131-146, 2024, Colloques, 978-2-36517-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalité de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Fumaroli; Sylvie Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fiscalité environnementale : entre attentes, doutes et pragmatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.185-194, 2018, 978-2-7314-1094-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception dans les États post-soviétiques des standards et modèles dominants en matière des droits fondamentaux : un effet de la globalisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Le Quinio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réactions constitutionnelles à la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.125-149, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’eau : entre globalisation et souveraineté territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini; Rostane Mehdi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière revisitée : un concept à l’épreuve de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.21-40, 2016, Colloques et Essais, 978-2-37032-083-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’eau dans le bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques-Emmanuel Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuité et rupture des échanges en Méditerranée. Histoire, religion, littérature, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Toulon, pp.125-149, 2016, Transverses, 978-2-9554235-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité environnementale face à la recherche et à l’exploitation des gaz de schiste dans une perspective comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Clinchamps; Christel Cournil; Catherine Fabregoule; Geetha Ganapathy-Dore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.283-300, 2016, Lawlex, 978-2-8027-5550-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit constitutionnel des collectivités locales en Bulgarie et en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles J. Guglielmi; Julien Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales. Aspects de droit public comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.29-40, 2015, Au fil du débat, 978-2-7013-1885-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétention administrative en Italie : le reflet d’une politique d’immigration insuffisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berger-Levrault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrants vulnérables et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-158, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.23, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164984v1</w:t>
-              </w:r>
-[...1074 lines deleted...]
-                <w:t xml:space="preserve">hal-02080503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2617,51 +2617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution« écologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2711,51 +2711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’environnement par les juges constitutionnels. Approche de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,51 +2818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'eau en droit public : Étude comparée des droits espagnol, français et italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOUL0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3058,51 +3058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21029/JAEL.2025.38.195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline H&#233;ritier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brouillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Dubost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tentorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565536v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21029/JAEL.2025.38.195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline H&#233;ritier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brouillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tentorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>