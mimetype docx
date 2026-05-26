--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -115,260 +115,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger ailleurs, juger autrement - Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
+                <w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chiu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yixin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05565536v1</w:t>
+                <w:t xml:space="preserve">hal-05304137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juger ailleurs, juger autrement - Le droit d'accès à la justice environnementale des peuples et communautés autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304137v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Public Water Services in France : between public and private management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Environmental Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (38), pp. 195-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -402,51 +402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice climatique et les peuples autochtones côtiers en Amérique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook on The Law of The Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 4, pp. 505-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -471,51 +471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de vivre dans un environnement équilibré et respectueux de la santé et le droit à la santé : des contours figés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°28, pp. 22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -540,51 +540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de connaître ses origines dans la jurisprudence des cours constitutionnelles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°11, pp. 165-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune et sa responsabilité en matière de distribution d'eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité des collectivités territoriales du fait des ruissellements d'eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police des cours d'eau non domaniaux et carence fautive du préfet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police de l'eau et des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 09, pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1010,51 +1010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie et Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1079,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cours constitutionnelles étrangères et le principe de précaution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.1055-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret des origines en droit constitutionnel des États d’Europe occidentale. Vers l’émergence d’un droit de connaître ses origines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.67-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la “remunicipalisation” du service public d’eau potable en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.247-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1701,51 +1701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institution préfectorale dans les États d’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles J. Guglielmi; Julien Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mission préfectorale entre tradition et transformation publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp. 250-260, 2025, 978-2-37651-070-3</w:t>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Charte de l'environnement et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Savonitto; Carolina Cerda-Guzman; Hubert Delzangles; Carlos Manuel Alves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la Charte de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, pp. 173-191, 2025, 978-2-336-55751-9</w:t>
@@ -1847,51 +1847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau saisie par les communs. Quelles perspectives juridiques à la lumière du droit comparé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Boussard; Clémentine Bories; Anne Danis-Fatôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biens communs saisis par le droit : quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp. 131-146, 2024, Colloques, 978-2-36517-145-8</w:t>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Fumaroli; Sylvie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fiscalité environnementale : entre attentes, doutes et pragmatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.185-194, 2018, 978-2-7314-1094-5</w:t>
@@ -1993,51 +1993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception dans les États post-soviétiques des standards et modèles dominants en matière des droits fondamentaux : un effet de la globalisation du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Le Quinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réactions constitutionnelles à la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.125-149, 2016</w:t>
@@ -2066,51 +2066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’eau : entre globalisation et souveraineté territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini; Rostane Mehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La frontière revisitée : un concept à l’épreuve de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.21-40, 2016, Colloques et Essais, 978-2-37032-083-4</w:t>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’eau dans le bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques-Emmanuel Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuité et rupture des échanges en Méditerranée. Histoire, religion, littérature, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Toulon, pp.125-149, 2016, Transverses, 978-2-9554235-1-6</w:t>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité environnementale face à la recherche et à l’exploitation des gaz de schiste dans une perspective comparatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Clinchamps; Christel Cournil; Catherine Fabregoule; Geetha Ganapathy-Dore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.283-300, 2016, Lawlex, 978-2-8027-5550-0</w:t>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit constitutionnel des collectivités locales en Bulgarie et en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles J. Guglielmi; Julien Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales. Aspects de droit public comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.29-40, 2015, Au fil du débat, 978-2-7013-1885-1</w:t>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétention administrative en Italie : le reflet d’une politique d’immigration insuffisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger-Levrault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants vulnérables et droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-158, 2015</w:t>
@@ -2463,51 +2463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’accès à la justice environnementale des peuples et communautés autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution« écologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2711,51 +2711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’environnement par les juges constitutionnels. Approche de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,51 +2818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'eau en droit public : Étude comparée des droits espagnol, français et italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Toulon, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOUL0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3058,51 +3058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565536v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21029/JAEL.2025.38.195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline H&#233;ritier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brouillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tentorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21029/JAEL.2025.38.195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline H&#233;ritier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brouillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tentorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cloud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gadea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>