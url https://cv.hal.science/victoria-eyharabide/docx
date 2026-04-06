--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2498,51 +2498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5613411D"/>
+    <w:nsid w:val="BB708A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>