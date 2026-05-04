--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1595,217 +1595,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWA Conference 2023 "Studying Written Artefacts: Challenges and Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241413v1</w:t>
+                <w:t xml:space="preserve">hal-04160621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">UWA Conference 2023 "Studying Written Artefacts: Challenges and Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160621v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of historical Byzantine seal images: the BHAI project for computer-based sigillography</w:t>
               </w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Binoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,51 +1938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ear Training Applications in Music Education: Exploring Utilization, Effectiveness, and Adoption Factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andres Munive Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2498,51 +2498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB708A20"/>
+    <w:nsid w:val="476228D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-eyharabide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234277882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20691-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.8073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkouch Imad Eddine Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_51" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-eyharabide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234277882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20691-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.8073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkouch Imad Eddine Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_51" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>