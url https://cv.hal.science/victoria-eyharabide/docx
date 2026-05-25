--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -112,2161 +112,2614 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">234277882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Py0ZEzIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating valuable content in Byzantine seals by combining deep learning and shape model of the border pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84 (32), pp.39329-39351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20691-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination Detection in IIIF Medieval Manuscripts Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Aouinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Medievalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/dm.8073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-Shot Object Detection: Application to Medieval Musicological Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekkouch Imad Eddine Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging8020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Sigillography meets Artificial Intelligence: The BHAI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qijia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numismatics, Sphragistics and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Oker</w:t>
+                <w:t xml:space="preserve">Knowledge Graph Embedding-Based Domain Adaptation for Musical Instrument Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+                <w:t xml:space="preserve">Imad Bekkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolae Dragoș Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838655v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Combining Kinesthetic and Facial Expression Displays on Emotion Recognition by Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoren Gaffary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2014.941276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278306v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Virtual Reality Study of Help Recognition and Metacognition with an Affective Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Synthetic Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSE.2015010104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Combining Kinesthetic and Facial Expression Displays on Emotion Recognition by Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.904-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2014.941276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clustering approach to characterize haptic expressions of emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoren Gaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (4), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2536764.2536768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Scene Segmentation Using Spatial Relationships: A Case Study on Byzantine Seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis and Processing – ICIAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Roma, Italy. pp.647-659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10185-3_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations spatiales floues et apprentissage profond pour la reconnaissance d'éléments iconographiques sur des sceaux byzantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la segmentation de scènes par l'exploitation de relations spatiales : application aux sceaux byzantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique sur Humanités Numériques et IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">UWA Conference 2023 "Studying Written Artefacts: Challenges and Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160621v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWA Conference 2023 "Studying Written Artefacts: Challenges and Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241413v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of historical Byzantine seal images: the BHAI project for computer-based sigillography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Binoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2023 International Workshop on Historical Document Imaging and Processing (7th edition) (HIP’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San José, CA, United States. pp.49-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3604951.3605523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ear Training Applications in Music Education: Exploring Utilization, Effectiveness, and Adoption Factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andres Munive Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MusicKG: Representations of Sound and Music in the Middle Ages as Linked Open Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adversarial Domain Adaptation for Medieval Instrument Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bekkouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Dragoș Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florentin Morel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Semantic Systems (SEMANTiCS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SAI Intelligent Systems Conference (IntelliSys) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, Sep 2021, Amsterdam, Netherlands. pp.674--687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278326v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual Training for Transfer Learning: Application on Medieval Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bekkouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Neural Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MusicKG: Representations of Sound and Music in the Middle Ages as Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Semantic Systems (SEMANTiCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Karlsruhe, Germany. pp.57-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33220-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Soury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiewen Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2276,161 +2729,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Recognition in Byzantine Seals with Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2498,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476228D0"/>
+    <w:nsid w:val="642A5B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-eyharabide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234277882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20691-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.8073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkouch Imad Eddine Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_51" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-eyharabide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234277882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Py0ZEzIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20691-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.8073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkouch Imad Eddine Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bekkouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Drago&#537; Constantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_51" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>