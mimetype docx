--- v0 (2026-04-15)
+++ v1 (2026-05-17)
@@ -66,923 +66,923 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upcoming Challenges for Aviation in a Warming Climate: Evaluating the Effects on Aircraft Engine Performances and Emissions at TakeOff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jiménez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th 3AF International Conference on Applied Aerodynamics: Sixty Years of Innovation &amp; Upcoming Challenges in Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (3AF), Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impacts of increasing extreme heat events on aircraft takeoff from an interdisciplinary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDCLIVAR-SISC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past, present and future high-temperature extremes over the Euro-Mediterranean region at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing aviation pollutant emissions under future high-temperature extreme events at the airport scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jimenez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th International Technical Meeting on Air Pollution Modeling and its Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of high-temperature extremes over the Euro-Mediterranean region and its impact on aircraft takeoff performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jimenez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIC Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing climate change impacts on aircraft takeoff performance: potential consequences of increasing high-temperature extremes at Euro-Mediterranean airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sánchez-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 179 (46), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-026-04105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of high-temperature extremes over the main Euro-Mediterranean airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gallardo Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gallardo Fernández</w:t>
+                <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-022-06652-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136848v1</w:t>
-              </w:r>
-[...600 lines deleted...]
-                <w:t xml:space="preserve">hal-04748717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1240,51 +1240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04105-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jimenez-Guerrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montavez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04325649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo-Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jimenez-Guerrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04105-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04325649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>