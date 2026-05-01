--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late arterial complication related to veno-arterial extracorporeal membrane oxygenation in a child</w:t>
+                <w:t xml:space="preserve">Unleashing the power of NK cells in anticancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sidibe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Rambaud</w:t>
+                <w:t xml:space="preserve">Meike Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthan Shanmugalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinzenz Särchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Marie Reindl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (3), pp.337-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-021-02120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667165v1</w:t>
+                <w:t xml:space="preserve">hal-05396177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the power of NK cells in anticancer immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A late arterial complication related to veno-arterial extracorporeal membrane oxygenation in a child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Greze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victoria Grèze</w:t>
+                <w:t xml:space="preserve">J Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (3), pp.337-349. </w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (4), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00109-021-02120-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396177v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Manipulation of the Crosstalk Between Dendritic and Natural Killer Cells Within the Tumor Microenvironment</w:t>
               </w:r>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term molecular follow-up of minimal residual disease in patients with neuroblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Grémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Greze</w:t>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Plantaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vago</w:t>
+                <w:t xml:space="preserve">Cécile Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.27404⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926683v1</w:t>
+                <w:t xml:space="preserve">hal-03419144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Vorilhon</w:t>
+                <w:t xml:space="preserve">Very long-term molecular follow-up of minimal residual disease in patients with neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grémeau</w:t>
+                <w:t xml:space="preserve">Victoria Greze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Dominique Plantaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chabrot</w:t>
+                <w:t xml:space="preserve">Philippe Vago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105 (1), pp.99-110. </w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (12), pp.e27404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pbc.27404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419144v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia Cutis in Childhood Acute Myeloid Leukemia: Epidemiological, Clinical, Biological, and Prognostic Characteristics of Patients Included in the ELAM02 Study</w:t>
               </w:r>
@@ -2906,468 +2906,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukapheresis in Management of Hyperleukocytosis in Children’s Leukemias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florentina Isfan</w:t>
+                <w:t xml:space="preserve">An unusual clinical severity of 16p11.2 deletion syndrome caused by unmasked recessive mutation of CLN3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pebrel-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Greze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Hematology/Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPH.0000000000000207⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (3), pp.369-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396197v1</w:t>
+                <w:t xml:space="preserve">hal-02118633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual clinical severity of 16p11.2 deletion syndrome caused by unmasked recessive mutation of CLN3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kemeny</w:t>
+                <w:t xml:space="preserve">Leukapheresis in Management of Hyperleukocytosis in Children’s Leukemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Isfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (3), pp.369-373. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Hematology/Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (8), pp.e513-e517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MPH.0000000000000207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118633v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and specific detection of Ewing sarcoma minimal residual disease in ovarian and testicular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halle Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLEFCO CECOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLEFCO CECOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greze V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halle P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESHRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège de Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncauvergnales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double mutation JAK2L611V/V617F dans un cas pédiatrique de polyglobulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mareynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e Congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France. 26 (S4), pp.122, 2020, Hématologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3426,73 +4208,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3551,964 +4333,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une technique de détection de la maladie résiduelle dans le tissu ovarien par RT-qPCR, applicable aux jeunes filles prépubères atteintes de neuroblastome. Étude OVAMAR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Canis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396279v1</w:t>
-              </w:r>
-[...780 lines deleted...]
-                <w:t xml:space="preserve">hal-03040442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4766,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;thomas Dannus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz S&#228;rchen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthan Shanmugalingam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Reindl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00812-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03157939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mareynat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Greze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rambaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-021-02120-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Schild" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9020562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zlobecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Greze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plantaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gr&#233;meau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Strullu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rabiau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2016.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2015.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPH.0000000000000207" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebecque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#232;ze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat-Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mareynat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAS011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;thomas Dannus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz S&#228;rchen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthan Shanmugalingam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marie Reindl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00812-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03157939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mareynat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-021-02120-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Greze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Schild" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9020562" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zlobecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gr&#233;meau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Greze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plantaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vago" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Strullu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.26287" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2017.6238" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14647273.2016.1151561" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rabiau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2016.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2015.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel-Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kemeny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPH.0000000000000207" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Laure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle Pascale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebecque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gr&#232;ze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat-Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mareynat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Tchirkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAS011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>