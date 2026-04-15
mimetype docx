--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victoria Klein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victoria-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7576-6381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2027	: Contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la préparation d’une thèse en Littérature française à l'Université de Strasbourg &amp;quot;Écrire le vivant : penser l'écologie en relation(s). Étude des organismes narratifs de Patrick Chamoiseau publiés entre 2009 et 2021&amp;quot;, sous la direction de Ninon Chavoz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020	: Master 2 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction d’Anne Tomiche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019	: Master 1 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction de Judith Lanter-Sarfati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Préparation du concours externe de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV. Admise au concours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Parcours Grande École et master 2 en Management. Majeure Médias, Art & Création, Diplôme de la Grande École, HEC-Paris. Double Licence : Grande École, HEC-Paris et L3 Histoire, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Classe préparatoire pour les Grandes Écoles (ECE), Lycée Saint-Louis de Gonzague, Paris. Admise au concours d’HEC-Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française et francophone (L2) : « Faunes francophones. De l’animalité dans les littératures postcoloniales. Alain Mabanckou, Patrice Nganang, Patrick Chamoiseau » (TD)Option « Littérature et écologie » (L3) : « Se raconter, dire le monde : approches écobiographiques. Jean-Loup Trassard, Nastassja Martin, Shenaz Patel » (CM & TD)Méthodologie disciplinaire (L2), S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française (L1) : « Genres poétiques » (CM&TD)Méthodologie disciplinaire (L2) : « Écologies caribéennes » (TD)Méthodologie de l’enseignement (L3) : « Humanités environnementales : approches croisées » (TD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’oral du CAPES, Master 2 (4H)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne 2023 :	Chargée de cours (équiv. CM), Université de Montréal (45H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental (équiv. L3&M1) : « Patrick Chamoiseau, poétique du lieu, poétique de la terre »2023-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021	: Professeure agrégée de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en lycée général et technologique, Éducation Nationale, Champigny-sur-Marne, Saint-Denis, Aubervilliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 : Secrétaire générale adjointe de l’APELA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 : Représentante des doctorant.es de l’École doctorale des Humanités (ED520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, plastique du texte et quête du sensible : la mélancolie à l’épreuve du rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.19886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits d’inceste : Lieux de l’enquête. Étude de Rien ne s’oppose à la nuit (2011), La Familia Grande (2021), Ou peut-être une nuit (2021), Triste tigre (2023) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des récits d’inceste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethica, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques d’appropriation, de créolisation et de réappropriation dans les arts visuels en Afrique subsaharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Littératures africaines, transferts et appropriations culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APELA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux sémiotiques attachés à une conception de la nature propre aux communautés autochtones du Nunavik. De l’article scientifique à la réécriture littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (Des)écrire l’écologie. Première approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postures écologiques : de l’intérêt d'une approche écocritique des textes caribéens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Grande Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone Caraïbe : zone écologique et critique : penser les Humanités Écologiques depuis l’archipel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ecopoeticas en el Caribe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de las Americas, May 2023, La havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migration et frontière chez Patrick Chamoiseau : identité relationnelle du sujet migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Écologie décoloniale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; NaKaN, Dec 2022, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser le Vivant : poétique du “vivre-en-Relation” dans Les neuf consciences du Malfini de Patrick Chamoiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Princeton, Apr 2022, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Littérature environnementale et cultures de l'imaginaire : l’afrofuturisme au service de la cause environnementale. Le personnage écologique dans Tè Mawon de Michael Roch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le choix dans les cultures de l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passer par la parole des autres pour connaître le monde » : la littérature des écrivains de l’oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : CURTIUS (Anny-Dominique), Suzanne Césaire : archéologie littéraire et artistique d’une mémoire empêchée. Paris : Karthala, coll. Lettres du Sud, 2020, 395 p. – ISBN 978-2-811-12794-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny-Dominique Curtius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116466ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victoria Klein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victoria-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7576-6381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2027	: Contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la préparation d’une thèse en Littérature française à l'Université de Strasbourg &amp;quot;Écrire le vivant : penser l'écologie en relation(s). Étude des organismes narratifs de Patrick Chamoiseau publiés entre 2009 et 2021&amp;quot;, sous la direction de Ninon Chavoz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020	: Master 2 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction d’Anne Tomiche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019	: Master 1 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction de Judith Lanter-Sarfati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Préparation du concours externe de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV. Admise au concours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Parcours Grande École et master 2 en Management. Majeure Médias, Art & Création, Diplôme de la Grande École, HEC-Paris. Double Licence : Grande École, HEC-Paris et L3 Histoire, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Classe préparatoire pour les Grandes Écoles (ECE), Lycée Saint-Louis de Gonzague, Paris. Admise au concours d’HEC-Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française et francophone (L2) : « Faunes francophones. De l’animalité dans les littératures postcoloniales. Alain Mabanckou, Patrice Nganang, Patrick Chamoiseau » (TD)Option « Littérature et écologie » (L3) : « Se raconter, dire le monde : approches écobiographiques. Jean-Loup Trassard, Nastassja Martin, Shenaz Patel » (CM & TD)Méthodologie disciplinaire (L2), S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française (L1) : « Genres poétiques » (CM&TD)Méthodologie disciplinaire (L2) : « Écologies caribéennes » (TD)Méthodologie de l’enseignement (L3) : « Humanités environnementales : approches croisées » (TD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’oral du CAPES, Master 2 (4H)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne 2023 :	Chargée de cours (équiv. CM), Université de Montréal (45H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental (équiv. L3&M1) : « Patrick Chamoiseau, poétique du lieu, poétique de la terre »2023-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021	: Professeure agrégée de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en lycée général et technologique, Éducation Nationale, Champigny-sur-Marne, Saint-Denis, Aubervilliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 : Secrétaire générale adjointe de l’APELA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 : Représentante des doctorant.es de l’École doctorale des Humanités (ED520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, plastique du texte et quête du sensible : la mélancolie à l’épreuve du rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.19886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques d’appropriation, de créolisation et de réappropriation dans les arts visuels en Afrique subsaharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Littératures africaines, transferts et appropriations culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APELA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits d’inceste : Lieux de l’enquête. Étude de Rien ne s’oppose à la nuit (2011), La Familia Grande (2021), Ou peut-être une nuit (2021), Triste tigre (2023) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des récits d’inceste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethica, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux sémiotiques attachés à une conception de la nature propre aux communautés autochtones du Nunavik. De l’article scientifique à la réécriture littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (Des)écrire l’écologie. Première approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postures écologiques : de l’intérêt d'une approche écocritique des textes caribéens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Grande Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone Caraïbe : zone écologique et critique : penser les Humanités Écologiques depuis l’archipel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ecopoeticas en el Caribe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de las Americas, May 2023, La havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Littérature environnementale et cultures de l'imaginaire : l’afrofuturisme au service de la cause environnementale. Le personnage écologique dans Tè Mawon de Michael Roch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le choix dans les cultures de l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migration et frontière chez Patrick Chamoiseau : identité relationnelle du sujet migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Écologie décoloniale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; NaKaN, Dec 2022, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser le Vivant : poétique du “vivre-en-Relation” dans Les neuf consciences du Malfini de Patrick Chamoiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Princeton, Apr 2022, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passer par la parole des autres pour connaître le monde » : la littérature des écrivains de l’oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : CURTIUS (Anny-Dominique), Suzanne Césaire : archéologie littéraire et artistique d’une mémoire empêchée. Paris : Karthala, coll. Lettres du Sud, 2020, 395 p. – ISBN 978-2-811-12794-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny-Dominique Curtius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116466ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CDEB35C"/>
+    <w:nsid w:val="8FCEF99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7576-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny-Dominique Curtius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116466ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7576-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny-Dominique Curtius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116466ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>