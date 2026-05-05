--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victoria Klein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victoria-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7576-6381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2027	: Contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la préparation d’une thèse en Littérature française à l'Université de Strasbourg &amp;quot;Écrire le vivant : penser l'écologie en relation(s). Étude des organismes narratifs de Patrick Chamoiseau publiés entre 2009 et 2021&amp;quot;, sous la direction de Ninon Chavoz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020	: Master 2 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction d’Anne Tomiche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019	: Master 1 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction de Judith Lanter-Sarfati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Préparation du concours externe de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV. Admise au concours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Parcours Grande École et master 2 en Management. Majeure Médias, Art & Création, Diplôme de la Grande École, HEC-Paris. Double Licence : Grande École, HEC-Paris et L3 Histoire, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Classe préparatoire pour les Grandes Écoles (ECE), Lycée Saint-Louis de Gonzague, Paris. Admise au concours d’HEC-Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française et francophone (L2) : « Faunes francophones. De l’animalité dans les littératures postcoloniales. Alain Mabanckou, Patrice Nganang, Patrick Chamoiseau » (TD)Option « Littérature et écologie » (L3) : « Se raconter, dire le monde : approches écobiographiques. Jean-Loup Trassard, Nastassja Martin, Shenaz Patel » (CM & TD)Méthodologie disciplinaire (L2), S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française (L1) : « Genres poétiques » (CM&TD)Méthodologie disciplinaire (L2) : « Écologies caribéennes » (TD)Méthodologie de l’enseignement (L3) : « Humanités environnementales : approches croisées » (TD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’oral du CAPES, Master 2 (4H)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne 2023 :	Chargée de cours (équiv. CM), Université de Montréal (45H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental (équiv. L3&M1) : « Patrick Chamoiseau, poétique du lieu, poétique de la terre »2023-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021	: Professeure agrégée de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en lycée général et technologique, Éducation Nationale, Champigny-sur-Marne, Saint-Denis, Aubervilliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 : Secrétaire générale adjointe de l’APELA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 : Représentante des doctorant.es de l’École doctorale des Humanités (ED520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, plastique du texte et quête du sensible : la mélancolie à l’épreuve du rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.19886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques d’appropriation, de créolisation et de réappropriation dans les arts visuels en Afrique subsaharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Littératures africaines, transferts et appropriations culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APELA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits d’inceste : Lieux de l’enquête. Étude de Rien ne s’oppose à la nuit (2011), La Familia Grande (2021), Ou peut-être une nuit (2021), Triste tigre (2023) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des récits d’inceste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethica, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux sémiotiques attachés à une conception de la nature propre aux communautés autochtones du Nunavik. De l’article scientifique à la réécriture littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (Des)écrire l’écologie. Première approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postures écologiques : de l’intérêt d'une approche écocritique des textes caribéens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Grande Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone Caraïbe : zone écologique et critique : penser les Humanités Écologiques depuis l’archipel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ecopoeticas en el Caribe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de las Americas, May 2023, La havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Littérature environnementale et cultures de l'imaginaire : l’afrofuturisme au service de la cause environnementale. Le personnage écologique dans Tè Mawon de Michael Roch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le choix dans les cultures de l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migration et frontière chez Patrick Chamoiseau : identité relationnelle du sujet migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Écologie décoloniale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; NaKaN, Dec 2022, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser le Vivant : poétique du “vivre-en-Relation” dans Les neuf consciences du Malfini de Patrick Chamoiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Princeton, Apr 2022, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passer par la parole des autres pour connaître le monde » : la littérature des écrivains de l’oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : CURTIUS (Anny-Dominique), Suzanne Césaire : archéologie littéraire et artistique d’une mémoire empêchée. Paris : Karthala, coll. Lettres du Sud, 2020, 395 p. – ISBN 978-2-811-12794-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny-Dominique Curtius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116466ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victoria Klein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victoria-klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7576-6381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2027	: Contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la préparation d’une thèse en Littérature française à l'Université de Strasbourg &amp;quot;Écrire le vivant : penser l'écologie en relation(s). Étude des organismes narratifs de Patrick Chamoiseau publiés entre 2009 et 2021&amp;quot;, sous la direction de Ninon Chavoz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020	: Master 2 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction d’Anne Tomiche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019	: Master 1 en Littérature générale et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV, sous la direction de Judith Lanter-Sarfati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Préparation du concours externe de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV. Admise au concours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Parcours Grande École et master 2 en Management. Majeure Médias, Art & Création, Diplôme de la Grande École, HEC-Paris. Double Licence : Grande École, HEC-Paris et L3 Histoire, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Classe préparatoire pour les Grandes Écoles (ECE), Lycée Saint-Louis de Gonzague, Paris. Admise au concours d’HEC-Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française et francophone (L2) : « Faunes francophones. De l’animalité dans les littératures postcoloniales. Alain Mabanckou, Patrice Nganang, Patrick Chamoiseau » (TD)Option « Littérature et écologie » (L3) : « Se raconter, dire le monde : approches écobiographiques. Jean-Loup Trassard, Nastassja Martin, Shenaz Patel » (CM & TD)Méthodologie disciplinaire (L2), S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Chargée de CM et de TD, Université de Strasbourg (64H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental, littérature française (L1) : « Genres poétiques » (CM&TD)Méthodologie disciplinaire (L2) : « Écologies caribéennes » (TD)Méthodologie de l’enseignement (L3) : « Humanités environnementales : approches croisées » (TD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’oral du CAPES, Master 2 (4H)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne 2023 :	Chargée de cours (équiv. CM), Université de Montréal (45H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement fondamental (équiv. L3&M1) : « Patrick Chamoiseau, poétique du lieu, poétique de la terre »2023-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021	: Professeure agrégée de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en lycée général et technologique, Éducation Nationale, Champigny-sur-Marne, Saint-Denis, Aubervilliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDATS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 : Secrétaire générale adjointe de l’APELA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 : Représentante des doctorant.es de l’École doctorale des Humanités (ED520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écofictions du Québec francophone. Écologie et paradigme de l'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, plastique du texte et quête du sensible : la mélancolie à l’épreuve du rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.19886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits d’inceste : Lieux de l’enquête. Étude de Rien ne s’oppose à la nuit (2011), La Familia Grande (2021), Ou peut-être une nuit (2021), Triste tigre (2023) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des récits d’inceste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethica, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratiques d’appropriation, de créolisation et de réappropriation dans les arts visuels en Afrique subsaharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Littératures africaines, transferts et appropriations culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APELA, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux sémiotiques attachés à une conception de la nature propre aux communautés autochtones du Nunavik. De l’article scientifique à la réécriture littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (Des)écrire l’écologie. Première approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2024, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postures écologiques : de l’intérêt d'une approche écocritique des textes caribéens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Grande Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone Caraïbe : zone écologique et critique : penser les Humanités Écologiques depuis l’archipel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ecopoeticas en el Caribe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de las Americas, May 2023, La havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migration et frontière chez Patrick Chamoiseau : identité relationnelle du sujet migrant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Écologie décoloniale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; NaKaN, Dec 2022, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser le Vivant : poétique du “vivre-en-Relation” dans Les neuf consciences du Malfini de Patrick Chamoiseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Princeton, Apr 2022, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Littérature environnementale et cultures de l'imaginaire : l’afrofuturisme au service de la cause environnementale. Le personnage écologique dans Tè Mawon de Michael Roch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le choix dans les cultures de l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passer par la parole des autres pour connaître le monde » : la littérature des écrivains de l’oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : CURTIUS (Anny-Dominique), Suzanne Césaire : archéologie littéraire et artistique d’une mémoire empêchée. Paris : Karthala, coll. Lettres du Sud, 2020, 395 p. – ISBN 978-2-811-12794-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny-Dominique Curtius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116466ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FCEF99A"/>
+    <w:nsid w:val="5757E894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7576-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny-Dominique Curtius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116466ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7576-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20321" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny-Dominique Curtius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116466ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>