--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -499,247 +499,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérenniser les méthodes et données d’un projet d’édition numérique. Exemple du projet ANR Phoebus e-Balzac</w:t>
+                <w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Suchecka</w:t>
+                <w:t xml:space="preserve">Jean-Damien Généro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2021. Publier, partager, réutiliser les données de la recherche. Les data papers et leurs enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576242v1</w:t>
+                <w:t xml:space="preserve">hal-03340622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Chagué</w:t>
+                <w:t xml:space="preserve">Pérenniser les méthodes et données d’un projet d’édition numérique. Exemple du projet ANR Phoebus e-Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Suchecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DHNord 2021. Publier, partager, réutiliser les données de la recherche. Les data papers et leurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340622v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l'industrie textile en France : comment automatiser les traitements d'un corpus non-uniforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l’industrie textile en France : comment automatiser les traitements d’un corpus non-uniforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,51 +1085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer automatiquement un corpus homogène issu de la reconnaissance d’écriture manuscrite : les jugements du Conseil des prud’hommes des tissus parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l'industrie textile en France : comment automatiser les traitements d'un corpus non-uniforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C48FD4C5"/>
+    <w:nsid w:val="9657A094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-le-fourner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-0356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/tarima/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/chi-know-po-corpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reppol.meshs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fermege.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-balzac.nakala.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://timeusage.paris.inria.fr/prudhommes-paris-19e/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Suchecka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02448921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-le-fourner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-0356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/tarima/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/chi-know-po-corpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reppol.meshs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fermege.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-balzac.nakala.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://timeusage.paris.inria.fr/prudhommes-paris-19e/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Suchecka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02448921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>