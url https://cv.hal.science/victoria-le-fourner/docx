--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -2000,51 +2000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9657A094"/>
+    <w:nsid w:val="EBB4E25C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>