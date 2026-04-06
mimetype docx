--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -733,96 +733,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une littérature internationale à l’échelle locale : les communautés et réseaux littéraires ouvriers pendant l’entre-deux-guerres. »</w:t>
+                <w:t xml:space="preserve">« De la non-fiction à la fiction : la logique documentaire dans deux récits fictionnels tirés d’enquêtes (Steinbeck et Babb) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Littératures et mondialisation » (Congrès de la SFLGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe comparatiste de Clermont-Ferrand, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">« Instruire le réel : la non-fiction narrative au prisme de l’enquête »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles BONNOT; Charlotte ARNAUTOU; Sigolène VIVIER, Feb 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856934v1</w:t>
+                <w:t xml:space="preserve">hal-04856932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mine, de la rhétorique écocide à l’oïkologie insulaire »</w:t>
               </w:r>
@@ -871,178 +871,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fantasmer la campagne : une opposition éthique entre le travail paysan et ouvrier dans des récits du premier XXe siècle »</w:t>
+                <w:t xml:space="preserve">« Une littérature internationale à l’échelle locale : les communautés et réseaux littéraires ouvriers pendant l’entre-deux-guerres. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faut-il imaginer Sisyphe heureux ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole SIRI, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Littératures et mondialisation » (Congrès de la SFLGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe comparatiste de Clermont-Ferrand, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856939v1</w:t>
+                <w:t xml:space="preserve">hal-04856934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la non-fiction à la fiction : la logique documentaire dans deux récits fictionnels tirés d’enquêtes (Steinbeck et Babb) »</w:t>
+                <w:t xml:space="preserve">« Fantasmer la campagne : une opposition éthique entre le travail paysan et ouvrier dans des récits du premier XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Instruire le réel : la non-fiction narrative au prisme de l’enquête »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles BONNOT; Charlotte ARNAUTOU; Sigolène VIVIER, Feb 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">« Faut-il imaginer Sisyphe heureux ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole SIRI, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856932v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature prolétarienne : une légitimité de l’expérience</w:t>
               </w:r>
@@ -1310,212 +1310,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “J’ai témoigné comme j’ai vu, comme on m’en a fait voir”. Malaquais, Journal de guerre »</w:t>
+                <w:t xml:space="preserve">La « plus petite France » de Vichy mise à nu par ses indésirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Pleuchot; Julien Roumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La plus petite France ». Visions irrégulières de la France défaite (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier - La Revue de Lettres Modernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-244, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
+              <w:t xml:space="preserve">, pp.15-48, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285846v1</w:t>
+                <w:t xml:space="preserve">hal-05285842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « plus petite France » de Vichy mise à nu par ses indésirables</w:t>
+                <w:t xml:space="preserve">« “J’ai témoigné comme j’ai vu, comme on m’en a fait voir”. Malaquais, Journal de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Roumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Pleuchot; Julien Roumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La plus petite France ». Visions irrégulières de la France défaite (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier - La Revue de Lettres Modernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-48, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
+              <w:t xml:space="preserve">, pp.225-244, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285842v1</w:t>
+                <w:t xml:space="preserve">hal-05285846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Le chaînon manquant de l’histoire littéraire française du xxe siècle</w:t>
               </w:r>
@@ -2116,98 +2116,98 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature romanesque et travail précaire. 1918-1939</w:t>
+                <w:t xml:space="preserve">Littérature romanesque et travail précaire (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Littératures. Université d'Artois, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Littératures. Université d'Artois (1991-..), 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023ARTO0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04856945v1</w:t>
+                <w:t xml:space="preserve">tel-05570500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2283,51 +2283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DA10F37"/>
+    <w:nsid w:val="71533D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-pleuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-2937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pleuchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03313001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/litterature-romanesque-et-travail-precaire-1918-1939.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-9-la-plus-petite-france-visions-irregulieres-de-la-france-defaite-1940-1944.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-introduction.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-choisir-le-francais-mariage-d-amour-ou-de-raison.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-les-conrad-francais-une-photo-de-famille-jaunie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-ecrire-au-mentor-les-correspondances-istrati-rolland-et-gide-malaquais.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-malaquais-entre-deux-mondes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06097-0.p.0199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04856945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-pleuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-2937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pleuchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03313001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/litterature-romanesque-et-travail-precaire-1918-1939.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-9-la-plus-petite-france-visions-irregulieres-de-la-france-defaite-1940-1944.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-introduction.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-choisir-le-francais-mariage-d-amour-ou-de-raison.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-les-conrad-francais-une-photo-de-famille-jaunie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-ecrire-au-mentor-les-correspondances-istrati-rolland-et-gide-malaquais.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-malaquais-entre-deux-mondes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06097-0.p.0199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ARTO0002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>