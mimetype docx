--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -733,316 +733,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la non-fiction à la fiction : la logique documentaire dans deux récits fictionnels tirés d’enquêtes (Steinbeck et Babb) »</w:t>
+                <w:t xml:space="preserve">« La mine, de la rhétorique écocide à l’oïkologie insulaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Instruire le réel : la non-fiction narrative au prisme de l’enquête »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles BONNOT; Charlotte ARNAUTOU; Sigolène VIVIER, Feb 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">« Enjeux écologiques des littératures du travail françaises et francophones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurore Labadie; Alice Desquilbet, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856932v1</w:t>
+                <w:t xml:space="preserve">hal-04856929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mine, de la rhétorique écocide à l’oïkologie insulaire »</w:t>
+                <w:t xml:space="preserve">« Une littérature internationale à l’échelle locale : les communautés et réseaux littéraires ouvriers pendant l’entre-deux-guerres. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Enjeux écologiques des littératures du travail françaises et francophones »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurore Labadie; Alice Desquilbet, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">« Littératures et mondialisation » (Congrès de la SFLGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe comparatiste de Clermont-Ferrand, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856929v1</w:t>
+                <w:t xml:space="preserve">hal-04856934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une littérature internationale à l’échelle locale : les communautés et réseaux littéraires ouvriers pendant l’entre-deux-guerres. »</w:t>
+                <w:t xml:space="preserve">« Fantasmer la campagne : une opposition éthique entre le travail paysan et ouvrier dans des récits du premier XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Littératures et mondialisation » (Congrès de la SFLGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe comparatiste de Clermont-Ferrand, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">« Faut-il imaginer Sisyphe heureux ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole SIRI, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856934v1</w:t>
+                <w:t xml:space="preserve">hal-04856939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fantasmer la campagne : une opposition éthique entre le travail paysan et ouvrier dans des récits du premier XXe siècle »</w:t>
+                <w:t xml:space="preserve">« De la non-fiction à la fiction : la logique documentaire dans deux récits fictionnels tirés d’enquêtes (Steinbeck et Babb) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faut-il imaginer Sisyphe heureux ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole SIRI, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Instruire le réel : la non-fiction narrative au prisme de l’enquête »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles BONNOT; Charlotte ARNAUTOU; Sigolène VIVIER, Feb 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856939v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature prolétarienne : une légitimité de l’expérience</w:t>
               </w:r>
@@ -1310,212 +1310,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « plus petite France » de Vichy mise à nu par ses indésirables</w:t>
+                <w:t xml:space="preserve">« “J’ai témoigné comme j’ai vu, comme on m’en a fait voir”. Malaquais, Journal de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Roumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Pleuchot; Julien Roumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La plus petite France ». Visions irrégulières de la France défaite (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier - La Revue de Lettres Modernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-48, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
+              <w:t xml:space="preserve">, pp.225-244, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285842v1</w:t>
+                <w:t xml:space="preserve">hal-05285846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “J’ai témoigné comme j’ai vu, comme on m’en a fait voir”. Malaquais, Journal de guerre »</w:t>
+                <w:t xml:space="preserve">La « plus petite France » de Vichy mise à nu par ses indésirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pleuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Pleuchot; Julien Roumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La plus petite France ». Visions irrégulières de la France défaite (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier - La Revue de Lettres Modernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-244, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
+              <w:t xml:space="preserve">, pp.15-48, 2025, Les Irréguliers XXe siècle, 978-2-406-18964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285846v1</w:t>
+                <w:t xml:space="preserve">hal-05285842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Le chaînon manquant de l’histoire littéraire française du xxe siècle</w:t>
               </w:r>
@@ -2283,51 +2283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71533D01"/>
+    <w:nsid w:val="B067AF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-pleuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-2937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pleuchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03313001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/litterature-romanesque-et-travail-precaire-1918-1939.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-9-la-plus-petite-france-visions-irregulieres-de-la-france-defaite-1940-1944.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-introduction.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-choisir-le-francais-mariage-d-amour-ou-de-raison.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-les-conrad-francais-une-photo-de-famille-jaunie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-ecrire-au-mentor-les-correspondances-istrati-rolland-et-gide-malaquais.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-malaquais-entre-deux-mondes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06097-0.p.0199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ARTO0002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victoria-pleuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-2937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pleuchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03313001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/litterature-romanesque-et-travail-precaire-1918-1939.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-9-la-plus-petite-france-visions-irregulieres-de-la-france-defaite-1940-1944.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-introduction.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-choisir-le-francais-mariage-d-amour-ou-de-raison.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-les-conrad-francais-une-photo-de-famille-jaunie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revue-des-lettres-modernes-2021-8-les-conrad-francais-ecrivains-etrangers-francais-1918-1947-ecrire-au-mentor-les-correspondances-istrati-rolland-et-gide-malaquais.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03312985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-malaquais-entre-deux-mondes.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06097-0.p.0199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05570500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ARTO0002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>