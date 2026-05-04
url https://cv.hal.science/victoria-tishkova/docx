--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -238,295 +238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Biological Characterization of Liver Tissue in a High-Fat Diet Mouse Model</w:t>
+                <w:t xml:space="preserve">Exploring the World of Membrane Proteins: Techniques and Methods for Understanding Structure, Function, and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Buisson</w:t>
+                <w:t xml:space="preserve">Imad Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+                <w:t xml:space="preserve">Joy Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Serena Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Nehme Mikhael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (7), pp.3434. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23073434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058911v1</w:t>
+                <w:t xml:space="preserve">hal-04296457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the World of Membrane Proteins: Techniques and Methods for Understanding Structure, Function, and Dynamics</w:t>
+                <w:t xml:space="preserve">Dielectric and Biological Characterization of Liver Tissue in a High-Fat Diet Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Boulos</w:t>
+                <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Jabbour</w:t>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Khoury</w:t>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehme Mikhael</w:t>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (20), pp.7176. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.3434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28207176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23073434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296457v1</w:t>
+                <w:t xml:space="preserve">hal-04058911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-macroscopic field emission structure: Using the shape of the conductor to identify a local difference in electric potential</w:t>
               </w:r>
@@ -767,64 +767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First microwave tomography approach towards a truly noninvasive, pain-free and wearable blood glucose monitoring device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,372 +2251,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a Stirling engine including regenerator dead volume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.20729-20735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895327v1</w:t>
+                <w:t xml:space="preserve">hal-00696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of a Stirling engine including regenerator dead volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.872 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727199v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
+                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1326-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696016v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of particulate matter and gaseous emissions from a large ship diesel engine</w:t>
               </w:r>
@@ -2867,449 +2867,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of water uptake by soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
+                <w:t xml:space="preserve">O. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana D. Khokhlova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Zubareva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/3/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003155v1</w:t>
+                <w:t xml:space="preserve">hal-01895316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
+                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena D. Kireeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana D. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia K. Shonija</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2-4), pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003152v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of water uptake by soot particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Popovicheva</w:t>
+                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Persiantseva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">Paul J. Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Shonija</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirsten Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/3/2/025009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nonlinear optical superlattices by means of omega-k spectroscopy</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
+                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
@@ -3976,122 +3976,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
+              <w:t xml:space="preserve">CARBON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228476v1</w:t>
+                <w:t xml:space="preserve">hal-03227978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
+                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
@@ -4105,94 +4101,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Moldanova</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Sausen, Peter F.J. van Velthoven, Claus Brüning and Anja Blum. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARBON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227978v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03523395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lapena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tishkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salan&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03295352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Zirka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tilburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissta Maracle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWP6FMP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Popovicheva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Persiantseva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shonija" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zubareva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/3/2/025009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kh. Kitaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1292" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99EDBE955C10EDBA1997D9E55A2FD8AEAA146E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naumova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1923-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03523395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lapena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tishkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salan&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03295352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Zirka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tilburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissta Maracle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.07.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWP6FMP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Popovicheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Persiantseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shonija" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zubareva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/3/2/025009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kh. Kitaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1292" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99EDBE955C10EDBA1997D9E55A2FD8AEAA146E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naumova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1923-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>