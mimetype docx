--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -238,295 +238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the World of Membrane Proteins: Techniques and Methods for Understanding Structure, Function, and Dynamics</w:t>
+                <w:t xml:space="preserve">Dielectric and Biological Characterization of Liver Tissue in a High-Fat Diet Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Boulos</w:t>
+                <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Jabbour</w:t>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Khoury</w:t>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehme Mikhael</w:t>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (20), pp.7176. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.3434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28207176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23073434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296457v1</w:t>
+                <w:t xml:space="preserve">hal-04058911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Biological Characterization of Liver Tissue in a High-Fat Diet Mouse Model</w:t>
+                <w:t xml:space="preserve">Exploring the World of Membrane Proteins: Techniques and Methods for Understanding Structure, Function, and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Buisson</w:t>
+                <w:t xml:space="preserve">Imad Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+                <w:t xml:space="preserve">Joy Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Serena Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Nehme Mikhael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (7), pp.3434. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23073434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058911v1</w:t>
+                <w:t xml:space="preserve">hal-04296457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-macroscopic field emission structure: Using the shape of the conductor to identify a local difference in electric potential</w:t>
               </w:r>
@@ -767,64 +767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First microwave tomography approach towards a truly noninvasive, pain-free and wearable blood glucose monitoring device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1547,307 +1547,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical characterisation of PM emissions from two ships operating in European Emission Control Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Moldanová</w:t>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Fridell</w:t>
+                <w:t xml:space="preserve">F. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulda Winnes</w:t>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofi Holmin-Fridell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Boman</w:t>
+                <w:t xml:space="preserve">P. Cadaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.399 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-6-3577-2013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974888v1</w:t>
+                <w:t xml:space="preserve">hal-01895335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform dispersion of nanotubes in thermoplastic polymer through thermal annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and chemical characterisation of PM emissions from two ships operating in European Emission Control Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnet</w:t>
+                <w:t xml:space="preserve">Jana Moldanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pont</w:t>
+                <w:t xml:space="preserve">Erik Fridell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gautier</w:t>
+                <w:t xml:space="preserve">Hulda Winnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cadaux</w:t>
+                <w:t xml:space="preserve">Sofi Holmin-Fridell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.10.033⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.3577-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-3577-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895335v1</w:t>
+                <w:t xml:space="preserve">hal-00974888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Interference Substrates for Nanoparticles and Two-Dimensional Materials</w:t>
               </w:r>
@@ -2251,372 +2251,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of a Stirling engine including regenerator dead volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.872 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2010.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696016v1</w:t>
+                <w:t xml:space="preserve">hal-01895327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a Stirling engine including regenerator dead volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1326-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2010.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01895327v1</w:t>
+                <w:t xml:space="preserve">hal-00727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
+                <w:t xml:space="preserve">Neutron diffraction study of water freezing on aircraft engine combustor soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.20729-20735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727199v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of particulate matter and gaseous emissions from a large ship diesel engine</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Moldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Fridell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2867,449 +2867,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of water uptake by soot particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena D. Kireeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Popovicheva</w:t>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Persiantseva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana D. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/3/2/025009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2-4), pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895316v1</w:t>
+                <w:t xml:space="preserve">hal-03003155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
+                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena D. Kireeva</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+                <w:t xml:space="preserve">Kirsten Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003155v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+                <w:t xml:space="preserve">Quantification of water uptake by soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Demott</w:t>
+                <w:t xml:space="preserve">N Persiantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Koehler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Zubareva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/3/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03003152v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nonlinear optical superlattices by means of omega-k spectroscopy</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
+                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
@@ -3976,118 +3976,122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Moldanova</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Sausen, Peter F.J. van Velthoven, Claus Brüning and Anja Blum. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARBON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227978v1</w:t>
+                <w:t xml:space="preserve">hal-03228476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship particulate exhaust characterization: microstructure, elemental composition, surface chemistry</w:t>
+                <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
@@ -4101,98 +4105,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Persiantseva</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAC-2: 2nd International Conference on Transport, Atmosphere and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Aachen, Netherlands. , TAC-2: 2nd International Conference on Transport, Atmosphere and Climate, 258 p., 2010, Proceedings of the 2nd International Conference on Transport, Atmosphere and Climate: Aachen, Germany, and Maastricht, The Netherlands, 22 to 25 June 2009</w:t>
+              <w:t xml:space="preserve">CARBON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228476v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03523395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lapena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tishkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salan&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03295352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Zirka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tilburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissta Maracle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.07.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWP6FMP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Popovicheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Persiantseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shonija" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zubareva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/3/2/025009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kh. Kitaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1292" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99EDBE955C10EDBA1997D9E55A2FD8AEAA146E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naumova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1923-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03523395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lapena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tishkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salan&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03295352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Zirka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tilburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissta Maracle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guehenec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Derail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTR2Q3X8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.10.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490956N7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWP6FMP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Popovicheva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Persiantseva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shonija" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zubareva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/3/2/025009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kh. Kitaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1292" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99EDBE955C10EDBA1997D9E55A2FD8AEAA146E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naumova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1923-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>