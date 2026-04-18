--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victorien Jeux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Green Polymerization of Lignin‐Derived Monomers in Ethyl Lactate Solution or Aqueous Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202500446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Biosourced Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.2577-2587. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood-Sourced Polymers as Support for Catalysis by Group 10 Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Richel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Synthesis of Spiro Derivatives by Double Intramolecular Aromatic Electrophilic Substitution Using Reactivity Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.4571-4583. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C- vs. N-Oxidations of Benzyltriazanes: Selective Access to Triazones, Azimines, and Triazenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Glowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (05), pp.566-570. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1591865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Pull Triphenylamine Chromophore Syntheses and Optoelectronic Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.697-703. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of D-A-D chromophores as active materials for organic solar cells by basic condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro[cyclopenta[1,2-b:5,4-b′]DiThiophene-4,9′-Fluorenes] SDTF dissymmetrically functionalized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (11), pp.1383-1387. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of molecular conjugated systems for organic solar cells: towards pigmy donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (17), pp.5811. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA40966J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO3/CuI hybrid buffer layer for the optimization of organic solar cells based on a donor-acceptor triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christian Bernede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Makha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.107. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Photovoltaic Parameters of Molecular Donors by Covalent Bridging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased styrene copolymers prepared from mixtures of molecules from lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd/Pt bimetallic nanoparticles as catalysts in the green synthesis of piconjugated materials for perovskite solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (Elecmol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecular conjugated systems for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Functional pi-electron systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecules for organic photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux chromophores pour les cellules photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SCF - Section Bretagne Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quéhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limantour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable approach for synthesis of pi-conjugated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin-derived compounds to bio-based polymers in environmentally friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/0r14-s552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a greener synthesis of dibenzofuran based hole transporting material for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et électriques de monocouches auto-assemblées passivantes et isolantes sur germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & electrical properties of self-assembled organic monolayers on germanium as passivating and insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting on Nanoscience Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une synthèse plus verte de matériaux pour l’électronique organique par l’utilisation de nanocatalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOM, Sep 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Vacuum Conference (EVC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure, and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society virtual Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux inorganiques ou organiques pour les cellules photovoltaïques : état de l'art et avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intechem 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Compiègne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (bio-based) hole trasnporting materials for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bruschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of new soluble benzobistriazole photovoltaic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics based on small conjugated molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ripaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, chemistry and application of nanostructures,international conference Nanomeeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minsk, Belarus. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triarylamine based donor-acceptor systems for organics solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Lignin in Energy Conversion: Solar Cells, Fuel Cells and Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials from Renewable Resources for Emerging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.181-213, 2023, 9781003245261. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003245261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating metal oxides containing luminescent probes for personalized medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Optoelectronics and Optics-Based Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.339-395, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85824-3.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes conjugués moléculaires à base de Triarylamines et d'analogues thiophéniques du Spirobi(fluorène) : de la synthèse aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01010088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victorien Jeux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films polyesters biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation JRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quéhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limantour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable approach for synthesis of pi-conjugated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin-derived compounds to bio-based polymers in environmentally friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/0r14-s552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a greener synthesis of dibenzofuran based hole transporting material for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society virtual Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et électriques de monocouches auto-assemblées passivantes et isolantes sur germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & electrical properties of self-assembled organic monolayers on germanium as passivating and insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting on Nanoscience Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une synthèse plus verte de matériaux pour l’électronique organique par l’utilisation de nanocatalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOM, Sep 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Vacuum Conference (EVC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure, and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux inorganiques ou organiques pour les cellules photovoltaïques : état de l'art et avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intechem 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Compiègne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (bio-based) hole transporting materials for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bruschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of new soluble benzobistriazole photovoltaic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics based on small conjugated molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ripaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, chemistry and application of nanostructures,international conference Nanomeeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minsk, Belarus. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triarylamine based donor-acceptor systems for organics solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Green Polymerization of Lignin‐Derived Monomers in Ethyl Lactate Solution or Aqueous Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202500446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 736, pp.166790. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Biosourced Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.2577-2587. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood-Sourced Polymers as Support for Catalysis by Group 10 Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Richel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Synthesis of Spiro Derivatives by Double Intramolecular Aromatic Electrophilic Substitution Using Reactivity Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.4571-4583. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C- vs. N-Oxidations of Benzyltriazanes: Selective Access to Triazones, Azimines, and Triazenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Glowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (05), pp.566-570. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1591865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro[cyclopenta[1,2-b:5,4-b′]DiThiophene-4,9′-Fluorenes] SDTF dissymmetrically functionalized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (11), pp.1383-1387. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Pull Triphenylamine Chromophore Syntheses and Optoelectronic Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.697-703. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of D-A-D chromophores as active materials for organic solar cells by basic condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Photovoltaic Parameters of Molecular Donors by Covalent Bridging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of molecular conjugated systems for organic solar cells: towards pigmy donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (17), pp.5811. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA40966J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO3/CuI hybrid buffer layer for the optimization of organic solar cells based on a donor-acceptor triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christian Bernede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Makha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.107. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased styrene copolymers prepared from mixtures of molecules from lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd/Pt bimetallic nanoparticles as catalysts in the green synthesis of piconjugated materials for perovskite solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (Elecmol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecular conjugated systems for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Functional pi-electron systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecules for organic photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux chromophores pour les cellules photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SCF - Section Bretagne Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Lignin in Energy Conversion: Solar Cells, Fuel Cells and Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials from Renewable Resources for Emerging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.181-213, 2023, 9781003245261. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003245261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating metal oxides containing luminescent probes for personalized medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Optoelectronics and Optics-Based Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.339-395, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85824-3.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes conjugués moléculaires à base de Triarylamines et d'analogues thiophéniques du Spirobi(fluorène) : de la synthèse aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01010088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Negui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Glowacki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gasnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9F5BRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.173" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40966J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christian Bernede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK5DW8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14D382E3B2A95A832A6BC2E5E86774D84418DCA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mrezguia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Themlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Qu&#233;hon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limantour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04380613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gadenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bruschera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leli&#232;ge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003245261-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85824-3.00015-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Qu&#233;hon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limantour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04380613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Negui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mrezguia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gadenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bruschera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leli&#232;ge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Glowacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591865" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9F5BRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14D382E3B2A95A832A6BC2E5E86774D84418DCA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40966J" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christian Bernede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK5DW8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Themlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003245261-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85824-3.00015-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>