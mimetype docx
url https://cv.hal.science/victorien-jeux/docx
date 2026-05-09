--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victorien Jeux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films polyesters biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation JRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quéhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limantour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable approach for synthesis of pi-conjugated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin-derived compounds to bio-based polymers in environmentally friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/0r14-s552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a greener synthesis of dibenzofuran based hole transporting material for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society virtual Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et électriques de monocouches auto-assemblées passivantes et isolantes sur germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & electrical properties of self-assembled organic monolayers on germanium as passivating and insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting on Nanoscience Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une synthèse plus verte de matériaux pour l’électronique organique par l’utilisation de nanocatalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOM, Sep 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Vacuum Conference (EVC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure, and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux inorganiques ou organiques pour les cellules photovoltaïques : état de l'art et avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intechem 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Compiègne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (bio-based) hole transporting materials for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bruschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of new soluble benzobistriazole photovoltaic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics based on small conjugated molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ripaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, chemistry and application of nanostructures,international conference Nanomeeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minsk, Belarus. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triarylamine based donor-acceptor systems for organics solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Green Polymerization of Lignin‐Derived Monomers in Ethyl Lactate Solution or Aqueous Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202500446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 736, pp.166790. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Biosourced Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.2577-2587. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood-Sourced Polymers as Support for Catalysis by Group 10 Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Richel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Synthesis of Spiro Derivatives by Double Intramolecular Aromatic Electrophilic Substitution Using Reactivity Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.4571-4583. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C- vs. N-Oxidations of Benzyltriazanes: Selective Access to Triazones, Azimines, and Triazenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Glowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (05), pp.566-570. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1591865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro[cyclopenta[1,2-b:5,4-b′]DiThiophene-4,9′-Fluorenes] SDTF dissymmetrically functionalized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (11), pp.1383-1387. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Pull Triphenylamine Chromophore Syntheses and Optoelectronic Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.697-703. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of D-A-D chromophores as active materials for organic solar cells by basic condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Photovoltaic Parameters of Molecular Donors by Covalent Bridging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of molecular conjugated systems for organic solar cells: towards pigmy donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (17), pp.5811. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA40966J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO3/CuI hybrid buffer layer for the optimization of organic solar cells based on a donor-acceptor triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christian Bernede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Makha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.107. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased styrene copolymers prepared from mixtures of molecules from lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd/Pt bimetallic nanoparticles as catalysts in the green synthesis of piconjugated materials for perovskite solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (Elecmol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecular conjugated systems for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Functional pi-electron systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecules for organic photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux chromophores pour les cellules photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SCF - Section Bretagne Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Lignin in Energy Conversion: Solar Cells, Fuel Cells and Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials from Renewable Resources for Emerging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.181-213, 2023, 9781003245261. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003245261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating metal oxides containing luminescent probes for personalized medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Optoelectronics and Optics-Based Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.339-395, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85824-3.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes conjugués moléculaires à base de Triarylamines et d'analogues thiophéniques du Spirobi(fluorène) : de la synthèse aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01010088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victorien Jeux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 736, pp.166790. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Green Polymerization of Lignin‐Derived Monomers in Ethyl Lactate Solution or Aqueous Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202500446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Biosourced Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.2577-2587. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood-Sourced Polymers as Support for Catalysis by Group 10 Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Richel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Synthesis of Spiro Derivatives by Double Intramolecular Aromatic Electrophilic Substitution Using Reactivity Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.4571-4583. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C- vs. N-Oxidations of Benzyltriazanes: Selective Access to Triazones, Azimines, and Triazenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Glowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (05), pp.566-570. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1591865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Pull Triphenylamine Chromophore Syntheses and Optoelectronic Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.697-703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of D-A-D chromophores as active materials for organic solar cells by basic condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.402-408. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro[cyclopenta[1,2-b:5,4-b′]DiThiophene-4,9′-Fluorenes] SDTF dissymmetrically functionalized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (11), pp.1383-1387. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of molecular conjugated systems for organic solar cells: towards pigmy donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (17), pp.5811. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA40966J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO3/CuI hybrid buffer layer for the optimization of organic solar cells based on a donor-acceptor triphenylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christian Bernede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Makha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.107. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Photovoltaic Parameters of Molecular Donors by Covalent Bridging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films polyesters biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation JRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sommerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quéhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elânia Sn Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limantour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable approach for synthesis of pi-conjugated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin-derived compounds to bio-based polymers in environmentally friendly conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Green chemistry and processes for functionnal bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/0r14-s552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a greener synthesis of dibenzofuran based hole transporting material for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et électriques de monocouches auto-assemblées passivantes et isolantes sur germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & electrical properties of self-assembled organic monolayers on germanium as passivating and insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting on Nanoscience Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une synthèse plus verte de matériaux pour l’électronique organique par l’utilisation de nanocatalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOM, Sep 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Vacuum Conference (EVC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, structure, and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on germanium as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society virtual Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux inorganiques ou organiques pour les cellules photovoltaïques : état de l'art et avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intechem 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Compiègne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (bio-based) hole transporting materials for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bruschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of new soluble benzobistriazole photovoltaic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics based on small conjugated molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ripaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, chemistry and application of nanostructures,international conference Nanomeeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minsk, Belarus. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triarylamine based donor-acceptor systems for organics solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased styrene copolymers prepared from mixtures of molecules from lignin depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseeb Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd/Pt bimetallic nanoparticles as catalysts in the green synthesis of piconjugated materials for perovskite solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of self-assembled monolayers on Ge as passivating and insulating layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (Elecmol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecular conjugated systems for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Functional pi-electron systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Molecules for organic photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodulf Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux chromophores pour les cellules photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SCF - Section Bretagne Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chromophores for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roncali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of alkyl/perfluoroalkyl-thiol self-assembled monolayer on germanium as passivation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mrezguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younal Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Lignin in Energy Conversion: Solar Cells, Fuel Cells and Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Negui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials from Renewable Resources for Emerging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.181-213, 2023, 9781003245261. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003245261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating metal oxides containing luminescent probes for personalized medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Optoelectronics and Optics-Based Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.339-395, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85824-3.00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes conjugués moléculaires à base de Triarylamines et d'analogues thiophéniques du Spirobi(fluorène) : de la synthèse aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01010088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Qu&#233;hon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limantour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04380613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Negui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mrezguia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gadenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bruschera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leli&#232;ge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020345" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Glowacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gasnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591865" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9F5BRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14D382E3B2A95A832A6BC2E5E86774D84418DCA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40966J" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christian Bernede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK5DW8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Themlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003245261-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85824-3.00015-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mrezguia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younal Ksari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Negui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Glowacki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gasnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402386" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9F5BRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodulf Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.09.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA40966J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christian Bernede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK5DW8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300427" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14D382E3B2A95A832A6BC2E5E86774D84418DCA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Qu&#233;hon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limantour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04380613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbecq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/0r14-s552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gadenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bruschera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leli&#232;ge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ripaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Themlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003245261-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85824-3.00015-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>