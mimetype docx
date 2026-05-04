--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1903,82 +1903,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction du bâtiment B6 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1987,105 +1961,118 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.201, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570365v1</w:t>
+                <w:t xml:space="preserve">hal-04570353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2100,98 +2087,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570354v1</w:t>
+                <w:t xml:space="preserve">hal-04570425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B6 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2200,231 +2200,218 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570353v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des manières de construire et projet d'ensemble [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04570425v1</w:t>
+                <w:t xml:space="preserve">hal-04570420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2439,93 +2426,93 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570372v1</w:t>
+                <w:t xml:space="preserve">hal-04570413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des manières de construire et projet d'ensemble [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Les études architecturales [Les études spécialisées]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2539,118 +2526,118 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.29-30, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570420v1</w:t>
+                <w:t xml:space="preserve">hal-04569749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2665,98 +2652,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570413v1</w:t>
+                <w:t xml:space="preserve">hal-04570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études architecturales [Les études spécialisées]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2765,69 +2765,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-30, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569749v1</w:t>
+                <w:t xml:space="preserve">hal-04570354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un profil très urbain [Discussion]</w:t>
               </w:r>
@@ -3298,69 +3298,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le grès [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3369,98 +3356,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.302, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570367v1</w:t>
+                <w:t xml:space="preserve">hal-04570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grès [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3469,93 +3469,93 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.302, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570394v1</w:t>
+                <w:t xml:space="preserve">hal-04570371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
@@ -3582,69 +3582,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570371v1</w:t>
+                <w:t xml:space="preserve">hal-04570367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrandissement du monument cultuel (?) axial (125-300 de n. è.) [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02783092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03929906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wqc5-fe51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/29150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04505631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02783092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03929906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wqc5-fe51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/29150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04505631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>