--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1803,56 +1803,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couvertures [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1861,98 +1887,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.342, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570426v1</w:t>
+                <w:t xml:space="preserve">hal-04570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B6 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1961,124 +2000,98 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570353v1</w:t>
+                <w:t xml:space="preserve">hal-04570354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les couvertures [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2087,105 +2100,105 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.342, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570425v1</w:t>
+                <w:t xml:space="preserve">hal-04570426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+                <w:t xml:space="preserve">Un profil très urbain [Discussion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2200,93 +2213,93 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.413, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570372v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des manières de construire et projet d'ensemble [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Construction du bâtiment B6 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2300,112 +2313,112 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.201, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570420v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2426,98 +2439,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.341, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570413v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études architecturales [Les études spécialisées]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2526,124 +2552,98 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-30, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569749v1</w:t>
+                <w:t xml:space="preserve">hal-04570372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des manières de construire et projet d'ensemble [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2652,105 +2652,118 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.339, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570365v1</w:t>
+                <w:t xml:space="preserve">hal-04570420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+                <w:t xml:space="preserve">Les enduits peints [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2765,111 +2778,98 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.326-329, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570354v1</w:t>
+                <w:t xml:space="preserve">hal-04570413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un profil très urbain [Discussion]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les études architecturales [Les études spécialisées]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2878,237 +2878,198 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.413, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.29-30, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570469v1</w:t>
+                <w:t xml:space="preserve">hal-04569749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+                <w:t xml:space="preserve">Construction du bâtiment B2 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.195-198, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570378v1</w:t>
+                <w:t xml:space="preserve">hal-04570351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troisième état du bâtiment B9 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3155,199 +3116,251 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-229, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B2 [De la villa en bois à la villa en pierre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-198, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570351v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grès [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3356,111 +3369,98 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.302, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570394v1</w:t>
+                <w:t xml:space="preserve">hal-04570367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le grès [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3469,93 +3469,93 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.302, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570371v1</w:t>
+                <w:t xml:space="preserve">hal-04570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
@@ -3582,69 +3582,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570367v1</w:t>
+                <w:t xml:space="preserve">hal-04570371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrandissement du monument cultuel (?) axial (125-300 de n. è.) [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
@@ -3737,69 +3737,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Début de formalisation du mur de clôture nord de la cour [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matériaux de construction en terre cuite [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3808,98 +3795,111 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.318-325, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570349v1</w:t>
+                <w:t xml:space="preserve">hal-04570405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux de construction en terre cuite [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Début de formalisation du mur de clôture nord de la cour [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3908,69 +3908,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.318-325, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.191, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570405v1</w:t>
+                <w:t xml:space="preserve">hal-04570349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marbre [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02783092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03929906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wqc5-fe51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/29150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04505631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02783092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mignot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03929906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wqc5-fe51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03445306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/29150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03472324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04505631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>