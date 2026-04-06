--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -321,274 +321,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the convergence of Newton's method for nonlinear elliptic PDEs using Fourier neural operators</w:t>
+                <w:t xml:space="preserve">Volume-Preserving Geometric Shape Optimization of the Dirichlet Energy Using Variational Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joubine Aghili</w:t>
+                <w:t xml:space="preserve">Amaury Bélières--Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hild</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 140 (2), pp.108434. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2024.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440076v4</w:t>
+                <w:t xml:space="preserve">hal-04663197v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume-Preserving Geometric Shape Optimization of the Dirichlet Energy Using Variational Neural Networks</w:t>
+                <w:t xml:space="preserve">Accelerating the convergence of Newton's method for nonlinear elliptic PDEs using Fourier neural operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Bélières--Frendo</w:t>
+                <w:t xml:space="preserve">Joubine Aghili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 184, pp.106957. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140 (2), pp.108434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2024.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663197v3</w:t>
+                <w:t xml:space="preserve">hal-04440076v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fully well-balanced and entropy-stable scheme for the Euler equations with gravity: General equations of state</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>