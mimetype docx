--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1426,248 +1426,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218086v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent section-averaged shallow water equations with bottom friction</w:t>
+                <w:t xml:space="preserve">A two-dimensional high-order well-balanced scheme for the shallow water equations with topography and Manning friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.12.005⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.105152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962186v3</w:t>
+                <w:t xml:space="preserve">hal-02536791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional high-order well-balanced scheme for the shallow water equations with topography and Manning friction</w:t>
+                <w:t xml:space="preserve">Consistent section-averaged shallow water equations with bottom friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Berthon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Foucher</w:t>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.105152. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.123-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536791v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order Implicit-Explicit Total Variation Diminishing schemes for the Euler system in the low Mach regime</w:t>
               </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2756,82 +2756,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 433, Springer Nature Switzerland, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40859-5. </w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 1, Elliptic and Parabolic Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 432, Springer Nature Switzerland, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40863-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270236v1</w:t>
+                <w:t xml:space="preserve">hal-04270231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
@@ -2873,82 +2873,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 1, Elliptic and Parabolic Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 432, Springer Nature Switzerland, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40863-2. </w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 433, Springer Nature Switzerland, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40859-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270231v1</w:t>
+                <w:t xml:space="preserve">hal-04270236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2966,51 +2966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural schemes for Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>