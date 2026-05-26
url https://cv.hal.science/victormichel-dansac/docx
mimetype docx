--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -321,274 +321,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume-Preserving Geometric Shape Optimization of the Dirichlet Energy Using Variational Neural Networks</w:t>
+                <w:t xml:space="preserve">Accelerating the convergence of Newton's method for nonlinear elliptic PDEs using Fourier neural operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Bélières--Frendo</w:t>
+                <w:t xml:space="preserve">Joubine Aghili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 184, pp.106957. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140 (2), pp.108434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2024.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663197v3</w:t>
+                <w:t xml:space="preserve">hal-04440076v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the convergence of Newton's method for nonlinear elliptic PDEs using Fourier neural operators</w:t>
+                <w:t xml:space="preserve">Volume-Preserving Geometric Shape Optimization of the Dirichlet Energy Using Variational Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joubine Aghili</w:t>
+                <w:t xml:space="preserve">Amaury Bélières--Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hild</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 140 (2), pp.108434. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2024.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440076v4</w:t>
+                <w:t xml:space="preserve">hal-04663197v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fully well-balanced and entropy-stable scheme for the Euler equations with gravity: General equations of state</w:t>
               </w:r>
@@ -1426,248 +1426,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218086v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional high-order well-balanced scheme for the shallow water equations with topography and Manning friction</w:t>
+                <w:t xml:space="preserve">Consistent section-averaged shallow water equations with bottom friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Foucher</w:t>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105152⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536791v2</w:t>
+                <w:t xml:space="preserve">hal-01962186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent section-averaged shallow water equations with bottom friction</w:t>
+                <w:t xml:space="preserve">A two-dimensional high-order well-balanced scheme for the shallow water equations with topography and Manning friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Noble</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86, pp.123-149. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.105152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962186v3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order Implicit-Explicit Total Variation Diminishing schemes for the Euler system in the low Mach regime</w:t>
               </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2926,261 +2926,362 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural schemes for Hamiltonian systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+                <w:t xml:space="preserve">Well-Balanced Schemes for Hyperbolic Kinetic Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">León Miguel Avila León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Castro Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose María Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911125v1</w:t>
+                <w:t xml:space="preserve">hal-05632869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural schemes for Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enriching continuous Lagrange finite element approximation spaces using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935072v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,51 +3291,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel and distributed Physics-Informed Neural Networks for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3269,73 +3370,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9571, Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-explicit, unconditionally stable, discontinuous galerkin solvers for conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3370,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRMA (UMR 7501). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,100 +3525,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high-order well-balanced schemes for geophysical flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université de Nantes, Faculté des sciences et des techniques., 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01384958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3527,105 +3628,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-preserving methods for Hamiltonian ODEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3772,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051195v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thomann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440076v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663197v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury B&#233;li&#232;res--Frendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754477v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466602v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ciallella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Micalizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp &#214;ffner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Torlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-025-00262-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246991v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083181v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2023-0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494767v6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271103v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa M'Baye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1429230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536791v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105152" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620627v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708991v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.07.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247813v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201825v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557263v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373220v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Hrebenshchykova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303491v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_82" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#243;n Miguel Avila Le&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Gallardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01384958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>