--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -373,234 +373,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Libéralisation de l'Université : l'inspiration bourdivine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de l’Inventaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, automne, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittime o complici ? Sullo strano desiderio di essere valutato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartografie sociali. Rivista di sociologia e scienze umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, anno IV (8), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner la psychodynamique du travail dans les cursus de gestion : une expérience pédagogique à partir du cas Scrabble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (41), pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460862v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02460846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradiction, circumvention and instrumentalization of noble values: How competition undermines the potential of alternatives</w:t>
               </w:r>
@@ -1286,165 +1286,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marx avec Lacan : plus-value, jouissance et symptôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sujet et sa demande d'être évalué : angoisse, jouissance et impasse symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801709v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00801713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer, ce n'est pas travailler et autres stéréotypes en management</w:t>
               </w:r>
@@ -2103,50 +2103,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving lives and inventing syntopias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntopias: alternatives to capitalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coworking spaces as syntopias: conceptualizing new organizational forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2155,284 +2319,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unexpected struggle between mutual organizations: how competition undermines the potential of alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youcef Bousalham</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Chicago, United States</w:t>
-[...162 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Atlanta, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3199,50 +3199,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competition, rivalry and envy at the workplace : a Lacanian perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for the Psychoanalytical Study of Organizations (ISPSO) Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amsterdam,, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie alternative pour former des managers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3251,142 +3320,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de transfert d'innovations pédagogiques en sciences de gestion, Université Saint-Louis du Sénégal et CIDEGEF (Conférence internationale des Dirigeants des Institutions d'Enseignement Supérieur et de la Recherche en Gestion d'Expression Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Saint-Louis du Sénégal, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement d'étudiants en alternance dans l'enseignement supérieur : un encadrement impliqué.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Psychoanalytical Study of Organizations (ISPSO) Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amsterdam,, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence du Céraltès (Centre d'Etude et de Recherche sur l'Alternance dans l'Enseignement Supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie alternative pour former des managers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3402,139 +3484,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de transfert d'innovations pédagogiques en sciences de gestion, Université Senghor (Alexandrie) et CIDEGEF (Conférence Internationale des Dirirgeants des Institutions d'Enseignement Supérieur et de Recherche en Gestion d'Expression Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Alexandrie, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385010v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00385014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3758,177 +3758,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès. 2018, 978-2749257525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valutatemi ! Il fascino discreto della meritocrazia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Novalogos. 2018, 9788897339809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460885v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01781805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluez-moi ! L'évaluation au travail : les ressorts d'une fascination</w:t>
               </w:r>
@@ -4695,272 +4695,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation</w:t>
+                <w:t xml:space="preserve">The Dark Side of Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisha Dashtipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Fotaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fotaki, G. Islam et A. Antoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations: The Lived Experience of Suffering At Work, Business Ethics and Care in Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, 9780429029943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vandevelde-Rougale et P. Fugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, 2019, 9782749257648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisha Dashtipour</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03579765v1</w:t>
+                <w:t xml:space="preserve">hal-03580517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envie</w:t>
+                <w:t xml:space="preserve">Évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vandevelde-Rougale et P. Fugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, 2019, 9782749257648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580517v1</w:t>
+                <w:t xml:space="preserve">hal-03580541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques des organisations.</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014, Dictionnaire des risques psychosociaux, 978-2-02-110922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523870v1</w:t>
+                <w:t xml:space="preserve">hal-01123600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014, Dictionnaire des risques psychosociaux, 978-2-02-110922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123600v1</w:t>
+                <w:t xml:space="preserve">hal-02523870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envie</w:t>
               </w:r>
@@ -5967,50 +5967,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychoanalytic contributions to understanding envy : classic and contemporary contributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smith R.H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Psychology of Envy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.XXX, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apprenant au coeur du dispositif: développement personnel et maturation intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6019,130 +6092,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. 97-106, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280600v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00323973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When &amp;quot;Decision Outcomes&amp;quot; are not the Outcomes of Decisions.</w:t>
               </w:r>
@@ -6268,50 +6268,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le décideur sur le divan : quand l'inconscient entre en scène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidaillet B., D'Estaintot V., Abécassis P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décision - Une approche pluridisciplinaire des processus de choix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain : De Boeck Université, Collection Méthodes &amp; Recherches ISBN : 2804148726,, pp.75-102, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6337,203 +6410,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Vidaillet, V. D'Estaintot, P. Abécassis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décision - Une approche pluridisciplinaire des processus de choix.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck - ISBN 2-8041-4872-6, pp.5, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideurs et organisations : dans les coulisses de la décision collective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vidaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidaillet B., D'Estaintot V., Abécassis P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décision - Une approche pluridisciplinaire des processus de choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvain : De Boeck Université, Collection Méthodes &amp; Recherches ISBN : 2804148726,, pp.235-256, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185581v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00185548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décideur en action : processus psychologiques et comportements.</w:t>
               </w:r>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dashtipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amle.2018.0128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bousalham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508417741536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508417720021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416668191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.192.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gamot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840615580013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bousalham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100222880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcnay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisha Dashtipour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dashtipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amle.2018.0128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bousalham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508417741536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508417720021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416668191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.192.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gamot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840615580013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bousalham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100222880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcnay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisha Dashtipour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>