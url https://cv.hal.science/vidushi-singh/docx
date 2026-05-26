--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and Combustion Characteristics of Al/TiB 2 -Based Nanothermites: Effect of Bifuel Distribution</w:t>
+                <w:t xml:space="preserve">Investigating the reaction mechanism of zirconium as a fuel in reactive multilayer films via multimodal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.3977-3987. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 495, pp.153357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c05578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439528v1</w:t>
+                <w:t xml:space="preserve">hal-04672828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the reaction mechanism of zirconium as a fuel in reactive multilayer films via multimodal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and fabrication of a fast-response and low-energy input micro igniter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153357⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.115573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672828v1</w:t>
+                <w:t xml:space="preserve">hal-04616048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a fast-response and low-energy input micro igniter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ignition and Combustion Characteristics of Al/TiB 2 -Based Nanothermites: Effect of Bifuel Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 376, pp.115573. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.3977-3987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c05578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616048v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How positioning of a hard ceramic TiB2 layer in Al/CuO multilayers can regulate the overall energy release behavior</w:t>
               </w:r>
@@ -543,64 +543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 349, pp.128599. </w:t>
@@ -664,77 +664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 453 (part 2), pp.139922. </w:t>
@@ -785,90 +785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on energetic properties of sputter-deposited Al/CuO reactive multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (46), pp.465704. </w:t>
@@ -1033,77 +1033,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Nano-Structured Energetic Materials Workshop (2024NSEMs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanjing University of Science and Technology, Nov 2024, Nanjing, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,64 +1163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Microscopies, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1271,64 +1271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Microscopies, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1379,64 +1379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1487,64 +1487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA; French Section of the Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1608,64 +1608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1962,51 +1962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04551042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04551042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>