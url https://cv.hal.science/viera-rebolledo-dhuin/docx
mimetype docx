--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du COPIL &amp;quot;Atelier de la Donnée&amp;quot; (2026-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853FCD06"/>
+    <w:nsid w:val="8C322F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="310AD609"/>
+    <w:nsid w:val="5C8C8F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E35A4C2F"/>
+    <w:nsid w:val="A4281BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23457092"/>
+    <w:nsid w:val="8895A266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9738F92F"/>
+    <w:nsid w:val="3CDA3DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CE413C41"/>
+    <w:nsid w:val="BDF2D822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>