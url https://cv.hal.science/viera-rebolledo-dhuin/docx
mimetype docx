--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du COPIL &amp;quot;Atelier de la Donnée&amp;quot; (2026-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du COPIL &amp;quot;Atelier de la Donnée&amp;quot; (2026-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C322F07"/>
+    <w:nsid w:val="FB6A92E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C8C8F7E"/>
+    <w:nsid w:val="87289735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4281BA3"/>
+    <w:nsid w:val="54723879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8895A266"/>
+    <w:nsid w:val="DEBF4645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CDA3DAF"/>
+    <w:nsid w:val="48513C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BDF2D822"/>
+    <w:nsid w:val="3018EB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>