--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du COPIL &amp;quot;Atelier de la Donnée&amp;quot; (2026-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viera Rebolledo-Dhuin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Histoire moderne et contemporaine, UPEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">viera-rebolledo-dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4903-1372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164167145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=-0KnArMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF d'histoire moderne et contemporaine à l'Université Paris-Est-Créteil depuis 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CRHEC (EA 4392) – UPEC, 61 avenue du Général de Gaulle, 94000 Créteil – viera.rebolledo-dhuin[arobaze]u-pec.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre des axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élaboration, usage et diffusion des savoirs (axe 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire visuelle, matérielle et sonore (axe 3).Page UPEC : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifiée d’histoire-géographie (2004), ayant enseigné dans le secondaire en espagnol (sections européennes et binationales, 2011-2020), et titulaire d’un doctorat en histoire depuis 2011, je suis -- depuis sept. 2020 -- maître(sse) de conférences en histoire moderne et contemporaine à l’Université Paris-Est Créteil.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s’articulent autour de l’histoire du livre et de celle du crédit. Je m’intéresse actuellement aux sous-bassement sociaux de l’escompte et notamment aux chaînes de crédit qui les sous-tendent.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  Histoire du livre, histoire de l'édition, histoire sociale et culturelle du crédit, histoire des sociabilités et élites urbaines, histoire sociale du droit commercial, escompte commercial, chaînes de crédit, méthodes quantitatives appliquées aux sources qualitatives (statistique, analyse de réseaux, prosopographie, cartographie thématique/SIG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles et passées :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques au sein département d'Histoire et du laboratoire de recherche d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Parcoursup  pour les Licences Histoire et les Double-Licence Histoire (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable pédagogique avec Sylvie Rougier-Blanc, du Master recherche (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de L3 Histoire (2022-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil du CRHEC (2022-auj.)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Réalisations : rationalisation des remontées des notes entre EC/Scolarité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité au sein de la faculté LLSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du COPIL &amp;quot;Atelier de la Donnée&amp;quot; (2026-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente VSS (2025-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référente HAL au sein du CRHEC (2022-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'extérieur de l'UPEC :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire JU!MP (Histoire de l'imprimé juridique, XVe-XXIe siècles) avec Robert Carvais, Anne-Sophie Chambost et Alexandra Gottely à la Bibliothèque Cujas (2024-auj.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire PéLiAS (2019-auj.) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-paris-saclay.fr/?s=p%C3%A9lias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique du projet HIRECOM (2023-2025) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote du projet CollEx-Persée PRET19 (2022-2024) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.collexpersee.eu/projet/pret19/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité académique du programme EDI-RED (2018-auj.) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR DEF19 (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-14-CE31-0008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir le carnet de recherche </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le site : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://heurist.huma-num.fr/DEF19/web/37157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR FIDUCIAE (2014-2017) : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-13-JSH3-0004</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, voir aussi la page du CMMC : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que la base des circulaires : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fiduciae.huma-num.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité directeur de l'AFHé (2023-auj.) : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion numérique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet Master Histoire européenne comparée (2023-auj.) , section bourses & prix: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://masterhec.hypotheses.org/credits</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Chargée de mission pour le site internet de l'AFHé (2023-auj.), en dehors de la section dédiée au WikiAudition : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afhe.hypotheses.org/17494</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-rédactrice du carnet DEF19 (2014-auj.) : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://def19.hypotheses.org/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestionnaire de listes de diffusion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste Hist_livre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste AFHé adhérents</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Mise en place et co-gestionnaire de la liste LJ19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MaJ : 2026-02-02</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Versailles-Saint Quentin en Yvelines, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00768969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63, pp.384, 2019, Collection CTHS Histoire, 9782735509072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la vulgarisation scientifique contemporaine (vol. 1). Les mondes de la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hohnsbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Radtka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (2), 2024, La fabrique de la vulgarisation scientifique contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s), de 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2018, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science(s) et édition(s) des années 1780 à l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22-1, 2018, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation incarnée. Actes et acteurs de la fabrique de la vulgarisation scientifique (introduction au dossier &amp;quot;La fabrique de la vulgarisation scientifique contemporaine&amp;quot;, II/II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou le quotidien du prêt dans les bibliothèques universitaires parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/HCL_21_305-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot, Histoire d’un livre. L’histoire de France de Victor Duruy (1858), Paris, CNRS Éditions, 2022, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre imprimé au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regards sur des projets en humanités numériques, 2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Les sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne, sous la direction de Joëlle Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (2), pp.428-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.722.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos (dir.), Les sciences et le livre. Formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne, Paris, Hermann Editeurs, 2017, 630 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a correspondent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sougy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.533-577. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2018.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et histoire de l'édition : de quelle manière peuvent-elles se compléter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science(s) et édition(s), des années 1780 à l'entre-deux-guerres, 22 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LI (2), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les librairies parisiens au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Mobilités sociales et spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation du papier dans la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ou les dynamiques du crédit inter-entreprises dans le secteur du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le crédit inter-entreprises, 4 (77), pp.59-73. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.077.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valentin Dupray de la Mahérie (1828-1911), « marchand de salade » ou escroc au long cours. Un libraire en quête de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figures de faux-monnayeurs du Moyen-Âge à nos jours, dossier n°6, http://criminocorpus.revues.org/1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace parisien des libraires sous la monarchie de Juillet : des solidarités de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le monde de l'imprimé : des territoires aux acteurs - Education et politique - Histoires politiques, 39 (2), http://rh19.revues.org/3914#authors. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.3914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1893-1952) : une source pour l’histoire du droit et de ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Barthélémy; Philippe Galanopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-77, 2024, Thèmes et commentaires. Cour de cassation : Histoire et Patrimoine, 9782247230747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04627201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19: Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.360-378, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcies, a gateway to gender history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis; Beatrice Zucca Micheletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254-271, 2018, 9781138571518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy. Credit in the Parisian Book Trade in the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schulte-Beerbühl, Margrit; Cordes, Albrecht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failure. Between Norm and Practice (15</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> to 21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Century)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 2016, 978-3-631-65825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace, Actes de la 2ème journée d’étude du groupe FMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.162-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Décembre-Alonnier (1836-1906), un spéculateur dans la librairie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre. Vol. II : Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les mondes du livre, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Nicolas Malais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la librairie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-73, 2008, 978-2-7654-0966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : Dictionnaire des éditeurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">notices consacrées à : Bachelier Charles Louis Étienne (1776-1852), Bailleul Théodore Marie Alexandre (1797-1875), Huzard Adèle Joséphine (1796-1876), Huzard Démophile (1794-1863) &amp; Mallet Alexandre Louis Joseph (1807-1892)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditeur : l’émergence d’un métier à l’heure de la crise du livre de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier le savoir en sciences humaines et sociales d’hier à aujourd’hui. Normes, contraintes, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Touzery, Mireille; Rebolledo-Dhuin, Viera, May 2025, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la base PRET19 à partir de l’HTRisationdes registres de prêt de bibliothèques universitaires parisiennes au XIXe siècle : conception, construction, alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transcription automatique à l’enrichissement des données des registres de prêt de bibliothèques parisiennes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en données du fait historique. Méthodes, modélisations et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérald Kembellec; Pauline Spychala, May 2025, Paris, Institut historique Allemand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeles de un papelero o el procedimiento del prestamo del papelero-descontador Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio HIRECOM 2025 : Cumplir con sus compromisos y obligaciones mercantiles en los espacios iberoamericanos: prácticas, redes e instituciones (1620-1860)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud BARTOLOMEI (Université Côte d’Azur, Centre de la Méditerranée Moderne et Contemporaine); Laurine MANAC’H (Université Paris I Panthéon Sorbonne-Université Paris Cité, Mondes Américains-Institut d’histoire du Droit); Andréa SLEMIAN (Universidade Federal de São Paulo); Martín L. E. WASSERMAN (Instituto de Historia Argentina y Americana “Dr. Emilio Ravignani”, CONICET-Universidad de Buenos Aires), Jul 2025, Madrid (Casa de Velazquez), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Projet de Répertoire des Emprunteurs et Titres empruntés à l’université au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions CollEx Persée 2025 – Assemblée « constituante » des programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts de la bibliothèque de la Cour de cassation (1890-1950) : une source exploitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de la Bibliothèque de la Cour de cassation au regard de l’évolution de la documentation juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Galanopoulos, Dec 2023, Paris Cour de cassation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour(s) d'expérience(s) d'indexation de registres d'emprunteurs de bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites. Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl Ben Ezra; Peter Stokes; Dominique Stutzmann; Malamatenia Vlachou-Efstathiou, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et qualifier la production des libraires-éditeurs avec la &amp;lt;i&amp;gt;Bibliographie de la France&amp;lt;/i&amp;gt;. Un outil au cœur de la prosopographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural : La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie de la France</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, mémoire du paysage littéraire français ? (1811-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant; Nicolas Lyon-Caen; Richard Walter; Marie Carlin, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 : Automatic Recognition and Indexing of Handwritten Loan Registers from 19th Century Parisian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia. https://link.springer.com/chapter/10.1007/978-3-031-72437-4_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter des ouvrages de mathématiques à la bibliothèque de la Sorbonne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe congrès de la Société française d'histoire des sciences et des techniques. Symposium « Patrimoine et patrimonialisation des mathématiques : le rôle des bibliothèques (XVIIIe-XXe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bruneau; Caroline Ehrhardt; Renaud D’enfert, Apr 2023, Université de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine des gens du livre ou comment les faillites permettent la construction d'empires fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été : La fabrique des lecteurs : comment le patrimoine littéraire vient aux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de prêts des bibliothèques universitaires parisiennes au XIXe siècle : le projet PRET19 (CollEx-Persée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre des livres à la bibliothèque. Nouvelles enquêtes sur les registres de prêt dans l’Europe moderne et contemporaine (XVIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Chapron, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recensement des libraires-éditeurs à l’aune des annuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de l'ANR Soduco : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevalier; Pascal Cristofoli, Nov 2022, Paris BnF, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’escompte commercial au XIXe siècle : institutionnalisation du crédit personnel & personnalisation du crédit institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Entreprises, marchés et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Triangle, Apr 2022, MSHE LSE, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du livre et du journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude dans le cadre de la question de CAPES d'histoire contemoiraine : Le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Emmanuel Guigo, Mar 2022, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre à la finance. Réseaux de crédit et trajectoires (ascendantes et descendantes) des libraires-éditeurs à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées d’histoire du management et des organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assiocation d'histoire du management et des organisations (AHMO); Centre de recherche sur les économies, les sociétés, les arts et les techniques (CRESAT); Centre de recherche en gestion des organisations (CREGO); Régis Boulat; Marc Bollecker, Mar 2021, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit dans la librairie au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire sociale de l’économie et d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Denjean; Julien Lugand; Nicolas Marty; Patrice Poujade, Apr 2021, Université de Perpignan (Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie et les liens entre les milieux du livre et de la banque, XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude en hommage à Louis André</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’information et de liaison pour l’archéologie, l’étude et la mise en valeur du patrimoine industriel (CILAC) et l’Association Française pour l’Histoire et l’Etude du Papier et des Papeteries (AFHEPP), avec le soutien du musée des Arts et Métiers et de l’Université de Rennes 2, Dec 2021, Centre national des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las deudas de los libreros-editores en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio : Prestar, reembolsar y restituir: El orden de las deudas en las sociedades tardomedievales y modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Malaprade; Antoine Roullet, Jun 2021, Colegio de España - Cité internationale Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Librairie de la faculté de théologie de Paris&amp;quot;. La maison d'édition catholique Méquignon : de Paris à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Produire et publier de la théologie dans le mond ecatholique. Des Restaurations à Vatican II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Dutron; Jean-Pascal Gay; Sylvio de Franceschi, Sep 2020, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire économique du livre à la prosopographie des éditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Trespeuch-Berthelot; Thomas Hippler; Jean-Baptiste Bonnard; Typhaine Haziza, Nov 2020, Institut du Monde de l'Edition contemporain (IMEC), Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes des femmes à Paris au XIXe siècle : l'exemple des libraires en faillites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des femmes qui comptent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Effosse; Laure Quenouëlle-Corre, Nov 2019, Université Paris 10 - Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué hacer con tantos datos? Recolección, tratamiento y análisis de datos cualitativos y cuantitativos en el marco de un diccionario prosopográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminario internacional : Redes publicas y relaciones editoriales. Humanidades Digitales, Archivos y Big Data aplicados a la Historia de la Edicion iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pura Fernandez; Groupe de recherche sur la Culture, l'édition et la littérature hispaniques (XIX-XXe siècles); CCHS-CSIC, Nov 2019, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des libraires-éditeurs au XIXe siècle. De la thèse au programme ANR DEF19 sous Omeka S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études "Humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Pierre Mendès France, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux projets de dictionnaires des éditeurs. Dialogue entre EDI-RED & DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être éditeur en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’entre-soi des éditeurs de droit parisiens au milieu du XIXe s. Co-éditions, faillites et suicides en chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Arabeyre; Frédéric Audren; Robert Carvais; Géraldine Cazals; Anne-Sophie Chambost; Jean-Louis Halpérin; Jean-Yves Mollier; Valérie Tesnière, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des gens du livre au XIXe siècle. Sources, méthodes, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Schiavon; Laurent Rollet, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopografía en la era de las Humanidades Digitales : el proyecto DEF19 (Diccionario de los editores franceses en el siglo XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Seminario internacional "Redes públicas, relaciones editoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCHS-CSIC, Oct 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-soi des règlements commerciaux. Les faillites des libraires-éditeurs parisiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizing Bankruptcy : Publicity, Space and Time (Europe, 17thto 19th c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natacha Coquery; Jünger Finger; Mark Sven Hengerer, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage éditorial de médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence auprès de la Société Française d'Histoire de la Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs français au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La prosopographie. objets et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Giry; Solenn Huitric; Thierry Kouamé; Catherine Mérot; Emmanuelle Picard; Edith Pirio, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme DEF19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités dans le monde du livre au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Réseaux et centralité(s), GDR Analyse de réseaux en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Beauguitte; Emmanuel Lazega; Rémi Louf, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes dans les faillites au XIXe siècle. L'exemple des libraires à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau europ"en: "Gender differences inthe History of European Legal Cultures:Nord vs Sud? Genre, droit et économie dans l'Europe moderne (XVe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellavitis, Anna; Zucca, Beatrice, Nov 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de DEF19. Une collaboration entre chercheurs et service à la recherche des BU de l’UVSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Demet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie en Histoire sociale et culturelle de l'UVSQ (M1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse(s) et visualisation(s) des données de DEF19 : dictionnaire des éditeurs français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Visualiser, modéliser, cartographier les circulations culturelles transatlantiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Noël, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faillite à l'escompte commercial : moyens de paiement et de crédit au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> école d'été d'histoire économique : Les moyens de paiement aux époque médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbot, Michela; Bompaire, Marc; Claustre, Julie; Conchon, Anne; Feller, Laurent; Gramain, Agnès; Huertas, Emmanuel, Aug 2015, Florence, Villa Finaly, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-Latran (3) : &amp;quot;structures inférieures du crédit&amp;quot; et spéculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Repenser le XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle : lieux et décors d'une histoire effacée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;structures inférieures du crédit&amp;quot; de la librairie à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Cercles, réseaux et chaînes ou les dynamiques financières d'un corps renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congrès des Sociétés Historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Historique des Travaux Scientifiques (CTHS), Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale : Dictionnaires et répertoires des gens du livre, en Europe et dans le monde.Expérience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Geslot; Jean-Dominique Mellot; Jean-Yves Mollier; Viera Rebolledo-Dhuin; Patricia Sorel, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir urbain d’un bien national : l’enclos Saint-Jean-de-Latran, années 1790-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frondizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence internationale d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below and beyond the bankruptcy: the credit in the Parisian Book trade at the Nineteenth-Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with Economic Failures: Extrajudicial and judicial conflict regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margrit Schulte Beerbuehl, Feb 2014, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et circulation du crédit dans la librairie des années 1830 : les escompteurs de métier, maillon des &amp;quot;chaînes&amp;quot; du livre et du papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Au croisement des pratiques et des représentations : Regards sur le crédit dans la France du XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bihl, Laurent; Boutry, Philippe; Fontaine, Laurence; Jolivet-Roche, Elisabeth; Préaud, Alexandre; Rabault-Mazières, Isabelle; Reffait, Christophe, Feb 2013, Université Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux de crédit à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres scientifiques du groupe Rest-Hist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaurepaire, Pierre-Yves; Bertrand, Michel; Lemercier, Claire; Marzagalli, Silvia; Moutoukias, Zakarias, Sep 2013, Nice (CMMC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux financiers de quartier dans la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Support et révélateur de la mobilité sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude du groupe FMR (Flux, Matrices, Réseaux) : Les réseaux dans le temps et dans l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauguitte, Laurent, Sep 2013, Paris (Ecole d'ingénieurs de la ville de Paris), France. https://halshs.archives-ouvertes.fr/file/index/docid/869371/filename/reseaux_temps_espaces.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et la faillite à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la direction des Archives de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, Agnès, May 2013, Paris (AdP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crédit fournisseur à la banque : la circulation du papier de la maison Roch Romain Ledoux & fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Prêter ce que l'on vend, emprunter ce que l'on achète. Le crédit inter-entreprises en France (XVIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lescure, Michel, Oct 2012, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système(s) et réseaux de financement de la librairie parisienne au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée d'étude Histoire, Entreprises &amp; Gestion : L'argent des entreprises, dynamiques et circulations. XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensadon, Didier; Praquin, Nicolas; Touchelay, Béatrice; Verheyde, Philippe, Jun 2012, Université de Lille 3 (IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie et le crédit. Réseaux et métiers du livre à Paris (1830-1870). - Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Sao Paulo de Estudos Avançados sobre la Globalizaçao da cultura no Século XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abreu, Marcia, Aug 2012, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l’argent à Paris au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'auteur et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ducas, Sylvie; Revelli, Barbara, Nov 2009, IUT Métiers du livre de Saint-Cloud, Université Paris Ouest Nanterre la Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace parisien des libraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptio urbis. Measuring and representing the modern and contemporary city. Session D1 : Coordonner le disparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi, Maurizio; Varlet, Caroline, Mar 2008, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escompte et la librairie : perception et mobilité dans l'espace parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : La production historique des lieux urbains : Ecrivains, édiles et spéculateurs à Paris au XIX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gribaudi,, Maurizio; David, Jérôme, Dec 2008, Lausanne (UNIL), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises, le livre persiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé-Bak; Monica Girard; David Ten Eyck, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Maurice Halbwachs : classes sociales, groupes sociaux, groupes professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Potocki-Malicet, Danielle; Baillat, Gilles, Oct 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La librairie parisienne 1815-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de l'édition, du livre et de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mollier, Jean-Yves, Nov 2005, Université de Versailles - Saint Quentin en Yvelines (CHCSC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Haynes, Lost Illusions. The Politics of Publishing in Nineteenth-Century France, Harvard, Harvard University Press, 2010, 346 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Éditions Gallimard, 2008, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEF19 : un défi technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Geslot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence annuelle de SHARP (Society for the History of Authorship, Reading and Publishing): "Les langues du livre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19, un projet collectif de valorisation du patrimoine des bibliothèques du Quartier latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Zotero dans le cadre d’un programme ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRET19 ou l'enregistrement des gestes du quotidien. Un champ réactualisé avec les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Versailles au XIXe siècle, UVSQ, France. 2025, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique, sociale et culturelle au crible des humanités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Lausanne, Géopolis, Suisse. 2018, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation au programme Philcarto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. L'apport des systèmes d'information géographique pour la recherche historique, Université de Lausanne (Géopolis), Suisse. 2018, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Répertoire des Eprunteurs et Titres empruntés au 19e siècle à l'université. Projet Lauréat de l'AAP CollEx-Persée 2021-2022. Bilan scientifique - janvier 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERVAL/Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque interuniversitaire de la Sorbonne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie Sarrut-Gide-Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de données du projet CollEx-Persée PRET19 (Projet de Répertoire des Emprunteurs et Titres empruntés au XIXe siècle à l'université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Périssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB6A92E5"/>
+    <w:nsid w:val="87C228F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87289735"/>
+    <w:nsid w:val="74F4749A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54723879"/>
+    <w:nsid w:val="30EB2507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DEBF4645"/>
+    <w:nsid w:val="0A561D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48513C05"/>
+    <w:nsid w:val="92AA9E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3018EB38"/>
+    <w:nsid w:val="6028F34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viera-rebolledo-dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4903-1372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164167145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=-0KnArMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhec.u-pec.fr/membres/enseignants-chercheurs/rebolledo-dhuin-viera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/?s=p%C3%A9lias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-ii-circulations-echanges-reseaux/hirecom/membres-de-lequipe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collexpersee.eu/projet/pret19/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cervantesvirtual.com/portales/editores_editoriales_iberoamericanos/creditos/#creditos3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE31-0008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heurist.huma-num.fr/DEF19/web/37157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-13-JSH3-0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/recherches-2/programmes-finances-2/fiduciae/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fiduciae.huma-num.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/lafhe-2/organisation/membres-du-comite-directeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masterhec.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhe.hypotheses.org/17494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/credits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=6148#" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jovanovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a P&#233;rissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_21_305-324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.722.0411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01685251v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sougy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2018.88" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.077.0059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.3914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/histoire-s-de-la-bibliotheque-de-la-cour-de-cassation-au-regard-de-la-documentation-juridique-p.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Law-and-Economic-Well-Being-in-Europe-from-the-Fifteenth-to-the/Bellavitis-Micheletto/p/book/9781138571518" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83784&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebibliophile.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pura Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Demet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198577v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01929462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>