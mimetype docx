--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -615,302 +615,302 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132754v1</w:t>
+                <w:t xml:space="preserve">hal-04211847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams with wire rope shear reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doraine Rouphael</w:t>
+                <w:t xml:space="preserve">Shake table tests on 1:2 reduced scale masonry house with the application of horizontal seismic bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Hajmirbaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02199-5⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.115897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211846v1</w:t>
+                <w:t xml:space="preserve">hal-04132754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shake table tests on 1:2 reduced scale masonry house with the application of horizontal seismic bands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santosh Yadav</w:t>
+                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams with wire rope shear reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doraine Rouphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115897⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (6), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Use Time of a Shake Table with Specimen Preparation outside the Table Surface</w:t>
               </w:r>
@@ -1024,295 +1024,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Shake Table with Moderate Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of horizontal seismic band on seismic response in masonry structure: Application of DIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Damerji</w:t>
+                <w:t xml:space="preserve">Hala Damerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yadav</w:t>
+                <w:t xml:space="preserve">Reinold Keco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+                <w:t xml:space="preserve">Eugénie Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40799-021-00482-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2021.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325116v1</w:t>
+                <w:t xml:space="preserve">hal-03694378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of horizontal seismic band on seismic response in masonry structure: Application of DIC technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santosh Yadav</w:t>
+                <w:t xml:space="preserve">Design of a Shake Table with Moderate Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Damerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Damerji</w:t>
+                <w:t xml:space="preserve">S. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinold Keco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+                <w:t xml:space="preserve">L. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Crété</w:t>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.100149. </w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.365-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2021.100149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40799-021-00482-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694378v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of timber inclusions effect on paraseismic behavior of earth masonry walls</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of a Shake Table Test of Timber-Framed Structures with Stone and Earth Infill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field measurement with a digital image correlation analysis of a shake table test on a timber-framed structure filled with stones and earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of seismic resistance of timber-framed structures with stones and earth infill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,51 +2114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs traditionnels et connaissances scientifiques pour une réduction de la vulnérabilité de l’habitat rural face aux aléas naturels en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Caimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,511 +2252,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raspail Valentin</w:t>
+                <w:t xml:space="preserve">Seismic vulnerability of reinforced masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Hajmirbaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">conférence on sustainable materials &amp; structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78th Rilem Week &amp; rilem, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931702v1</w:t>
+                <w:t xml:space="preserve">hal-04931701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raspail Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">ICEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931718v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workmanship Impact on Raw Earth Masonry Tensile Strength</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Sieffert</w:t>
+                <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941468v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability of reinforced masonry structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Workmanship Impact on Raw Earth Masonry Tensile Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raspail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence on sustainable materials &amp; structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinburgh, France. pp.216-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931701v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of masonry structure with the application of horizontal seismic band : shake table tests</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,303 +2861,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des maçonneries avec inclusion horizontale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+                <w:t xml:space="preserve">Effects of Horizontal Seismic Band on Seismic Response in Masonry Structure: Behaviour Depending upon the Material Used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Damerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinold Keco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nepal's Reconstruction (ICNR - 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136445v1</w:t>
+                <w:t xml:space="preserve">hal-03136374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Horizontal Seismic Band on Seismic Response in Masonry Structure: Behaviour Depending upon the Material Used</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reinold Keco</w:t>
+                <w:t xml:space="preserve">Modélisation numérique des maçonneries avec inclusion horizontale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nepal's Reconstruction (ICNR - 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Kathmandu, Nepal</w:t>
+              <w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136374v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAMAGE INVESTIGATION OF ADOBE WALLS USING NUMERICAL SIMULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Damerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation of adobe walls using numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Damerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,90 +3364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber seismic bands: correlating their characteristics with local seismic activities and understanding their effects under seismic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the scientific collaboration of engineers and architects on local building cultures can make a vital breakthrough: 10 years of works in Grenoble to support people affected by disasters and make communities resilient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,90 +3614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement d'une structure à ossature en bois avec remplissage sous chargement sismique basée sur une approche multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPS - 2015 - 9ème Colloque National de l'Association Française du génie Parasismique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marne-La-Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,90 +3981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of timber framed structures filled with earth and stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,51 +4773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Janot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boudaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02540-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04132754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hajmirbaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damerji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00482-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belinga Nko'Ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/010516EQS002M" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLDHD4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polastri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8DB9H4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7284.19939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Hofmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15267-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Al Haffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01204776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Janot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boudaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02540-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hajmirbaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04132754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damerji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00482-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Aranguren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Duriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-1443-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belinga Nko'Ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/010516EQS002M" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLDHD4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polastri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8DB9H4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7284.19939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Hofmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15267-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Al Haffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01204776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENI085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>