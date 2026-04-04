--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1350,265 +1350,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Representation Learning for Encrypted Application Type Classification in beyond 5G RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">A Finer ALOHA-Based Analytical Model for LR-FHSS Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilem Lamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Split, France. pp.01-07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SoftCOM66362.2025.11197341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771982v1</w:t>
+                <w:t xml:space="preserve">hal-05446057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finer ALOHA-Based Analytical Model for LR-FHSS Performance Evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">Federated Representation Learning for Encrypted Application Type Classification in beyond 5G RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas, United States. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SoftCOM66362.2025.11197341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446057v1</w:t>
+                <w:t xml:space="preserve">hal-04771982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and lightweight load forecasting for proactive scaling in 5G mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,51 +2936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart scaling of the 5G core network: an RNN-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,191 +5169,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple Description Coding approach for overlay multipath video streaming based on (QoE) evaluations</w:t>
+                <w:t xml:space="preserve">Hybrid (QoE) assessment is well-suited for Multiple Description Coding video streaming in overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MINES 2010) International Conference on Multimedia Information Networking and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+              <w:t xml:space="preserve">(CNSR) The 8th international Conference on Communication Networks and Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.327 - 333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793305v1</w:t>
+                <w:t xml:space="preserve">hal-00793304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid (QoE) assessment is well-suited for Multiple Description Coding video streaming in overlay networks</w:t>
+                <w:t xml:space="preserve">A Multiple Description Coding approach for overlay multipath video streaming based on (QoE) evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CNSR) The 8th international Conference on Communication Networks and Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.327 - 333</w:t>
+              <w:t xml:space="preserve">(MINES 2010) International Conference on Multimedia Information Networking and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793304v1</w:t>
+                <w:t xml:space="preserve">hal-00793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Mechanism for Multipath Video Streaming over Video Distribution Network (VDN)</w:t>
               </w:r>
@@ -5428,394 +5428,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluations of a QoE-Based Multipath Video Streaming Mechanism over Video Distribution Network (VDN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Future Multimedia Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Coimbra, Portugal, pp.236-241</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789596v1</w:t>
+                <w:t xml:space="preserve">hal-00789336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE: a new paradigm for multimedia networking?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Broadband Network &amp; Multimedia Technology (IC-/BNMT 2009/)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789598v1</w:t>
+                <w:t xml:space="preserve">hal-00789332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QoE: a new paradigm for multimedia networking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Broadband Network &amp; Multimedia Technology (IC-/BNMT 2009/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789336v1</w:t>
+                <w:t xml:space="preserve">hal-00789598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">Performance Evaluations of a QoE-Based Multipath Video Streaming Mechanism over Video Distribution Network (VDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Future Multimedia Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Coimbra, Portugal, pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789332v1</w:t>
+                <w:t xml:space="preserve">hal-00789596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t>
               </w:r>
@@ -6282,51 +6282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random access model for M2M communications in LTE-advanced mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Zangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C332AEF"/>
+    <w:nsid w:val="688FD21A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8399,51 +8399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>