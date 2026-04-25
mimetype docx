--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -4681,329 +4681,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to passive interoperability testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanxing Chen</w:t>
+                <w:t xml:space="preserve">Scalable Video Coding (SVC) for multipath video streaming over Video Distribution Networks (VDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IFIP International Conference on Testing Software and Systems, 2011</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Information Networking, ICOIN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789628v1</w:t>
+                <w:t xml:space="preserve">hal-00789608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Video Coding (SVC) for multipath video streaming over Video Distribution Networks (VDN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">An adaptive QoE-based multipath video streaming algorithm for Scalable Video Coding (SVC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information Networking, ICOIN 2011</w:t>
+              <w:t xml:space="preserve">16th IEEE Symposium on Computers and Communications, ISCC\'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789608v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive QoE-based multipath video streaming algorithm for Scalable Video Coding (SVC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">An approach to passive interoperability testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Symposium on Computers and Communications, ISCC\'11</w:t>
+              <w:t xml:space="preserve">23rd IFIP International Conference on Testing Software and Systems, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789610v1</w:t>
+                <w:t xml:space="preserve">hal-00789628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multipath video streaming approach for SNR scalable video coding (SVC) in overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid (QoE) assessment is well-suited for Multiple Description Coding video streaming in overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiple Description Coding approach for overlay multipath video streaming based on (QoE) evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,338 +5333,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Mechanism for Multipath Video Streaming over Video Distribution Network (VDN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advances in Multimedia (MMEDIA)2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colmar, France, pp.6 - 10</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789597v1</w:t>
+                <w:t xml:space="preserve">hal-00789336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789336v1</w:t>
+                <w:t xml:space="preserve">hal-00789332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">An Adaptive Mechanism for Multipath Video Streaming over Video Distribution Network (VDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advances in Multimedia (MMEDIA)2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colmar, France, pp.6 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789332v1</w:t>
+                <w:t xml:space="preserve">hal-00789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE: a new paradigm for multimedia networking?</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluations of a QoE-Based Multipath Video Streaming Mechanism over Video Distribution Network (VDN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8168,51 +8168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="688FD21A"/>
+    <w:nsid w:val="BDF8700F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8399,51 +8399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>