--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -908,264 +908,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience: A new paradigm for resource management in wireless multimedia networks</w:t>
+                <w:t xml:space="preserve">Radio resource management in emerging heterogeneous wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2010.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789607v1</w:t>
+                <w:t xml:space="preserve">hal-00646067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio resource management in emerging heterogeneous wireless networks</w:t>
+                <w:t xml:space="preserve">Quality of experience: A new paradigm for resource management in wireless multimedia networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Patents on Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00646067v1</w:t>
+                <w:t xml:space="preserve">hal-00789607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Interoperability for Test Case Generation Purpose</w:t>
               </w:r>
@@ -2194,532 +2194,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113163v1</w:t>
+                <w:t xml:space="preserve">hal-02437850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
+              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437850v1</w:t>
+                <w:t xml:space="preserve">hal-02113163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
+                <w:t xml:space="preserve">Mobile User Environment Detection using Deep Learning based Multi-Output Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanned Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
+              <w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.16-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011454v1</w:t>
+                <w:t xml:space="preserve">hal-02437854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile User Environment Detection using Deep Learning based Multi-Output Classification</w:t>
+                <w:t xml:space="preserve">Semi-supervised Deep Learning-based Methods for Indoor Outdoor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohanned Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.16-23, </w:t>
+              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shangai, China. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437854v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Deep Learning-based Methods for Indoor Outdoor Detection</w:t>
+                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
@@ -2737,82 +2737,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Shangai, China. pp.1-7, </w:t>
+              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011449v1</w:t>
+                <w:t xml:space="preserve">hal-02011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and lightweight load forecasting for proactive scaling in 5G mobile networks</w:t>
               </w:r>
@@ -3042,268 +3042,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Technical Overview of F-Interop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341209v1</w:t>
+                <w:t xml:space="preserve">hal-01363391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Overview of F-Interop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363391v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-SWiM: QoE-based Routing algorithm for SVC Video Streaming over Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3335,184 +3326,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Symposium on Personal and Indoor Mobile Radio Conference (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Valencia, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363427v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-aware Routing for Video Streaming over Ad-hoc Networks</w:t>
               </w:r>
@@ -3691,1535 +3691,1496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing wireless IPTV in multimedia home networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hyunhee Park</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Advanced Communication Technology (ICACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Jeju Island, North Korea. pp.352 - 356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930091v1</w:t>
+                <w:t xml:space="preserve">hal-00930064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing wireless IPTV in multimedia home networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fontaine Patrick</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Advanced Communication Technology (ICACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2131-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930064v1</w:t>
+                <w:t xml:space="preserve">hal-00930091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Interoperability Testing: A Successful Experience on CoAP Protocol Testing</w:t>
+                <w:t xml:space="preserve">Passive Interoperability Testing for Request-Response Protocols: Method, Tool and Application on CoAP Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanxing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiexi Zha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Internet of Things (IoT2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Testing Software and Systems (ICTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.87-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34691-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767448v1</w:t>
+                <w:t xml:space="preserve">hal-01482413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Passive Interoperability Testing: Application to SIP protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Nanxing</w:t>
+                <w:t xml:space="preserve">Long-term challenges in TTCN-3: a prototype to explore new features and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Baire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chelly Fahmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th African Conference on Research in Computer Science and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">TTCN-3 User Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767449v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term challenges in TTCN-3: a prototype to explore new features and concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Baire</w:t>
+                <w:t xml:space="preserve">A Passive Interoperability Testing Approach to Constrained Application Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Nanxing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTCN-3 User Conference Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bangalore, India</w:t>
+              <w:t xml:space="preserve">15th CFIP (Colloque francophone sur l'ingénierie des protocoles) and 11th NOTERE (Nouvelles Technologies de la Répartition) NOTERE/CFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767452v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Interoperability Testing for Request-Response Protocols: Method, Tool and Application on CoAP Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nanxing Chen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Nanxing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Testing Software and Systems (ICTSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IFIP Int. Conference on Testing Software and Systems (ICTSS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482413v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passive Interoperability Testing Approach to Constrained Application Protocol</w:t>
+                <w:t xml:space="preserve">A Methodology for Passive Interoperability Testing: Application to SIP protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Nanxing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelly Fahmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th CFIP (Colloque francophone sur l'ingénierie des protocoles) and 11th NOTERE (Nouvelles Technologies de la Répartition) NOTERE/CFIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">11th African Conference on Research in Computer Science and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767451v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Interoperability Testing for Request-Response Protocols: Method, Tool and Application on CoAP Protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Nanxing</w:t>
+                <w:t xml:space="preserve">IoT Interoperability Testing: A Successful Experience on CoAP Protocol Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Baire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Xiaohong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiexi Zha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IFIP Int. Conference on Testing Software and Systems (ICTSS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.87-102</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Internet of Things (IoT2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767450v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QOE-based dynamic resource allocation for multimedia traffic in IEEE 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">Scalable Video Coding (SVC) for multipath video streaming over Video Distribution Networks (VDN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghua Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Information Networking, ICOIN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789627v1</w:t>
+                <w:t xml:space="preserve">hal-00789608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">An adaptive QoE-based multipath video streaming algorithm for Scalable Video Coding (SVC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IEEE Symposium on Computers and Communications, ISCC\'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714992v1</w:t>
+                <w:t xml:space="preserve">hal-00789610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Video Coding (SVC) for multipath video streaming over Video Distribution Networks (VDN)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">An approach to passive interoperability testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information Networking, ICOIN 2011</w:t>
+              <w:t xml:space="preserve">23rd IFIP International Conference on Testing Software and Systems, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789608v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive QoE-based multipath video streaming algorithm for Scalable Video Coding (SVC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A multipath video streaming approach for SNR scalable video coding (SVC) in overlay networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Symposium on Computers and Communications, ISCC\'11</w:t>
+              <w:t xml:space="preserve">2011 IEEE Consumer Communications and Networking Conference, CCNC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789610v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to passive interoperability testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanxing Chen</w:t>
+                <w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IFIP International Conference on Testing Software and Systems, 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789628v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multipath video streaming approach for SNR scalable video coding (SVC) in overlay networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">QOE-based dynamic resource allocation for multimedia traffic in IEEE 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Consumer Communications and Networking Conference, CCNC 2011</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789609v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">A Multiple Description Coding approach for overlay multipath video streaming based on (QoE) evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t>
+              <w:t xml:space="preserve">(MINES 2010) International Conference on Multimedia Information Networking and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523097v1</w:t>
+                <w:t xml:space="preserve">hal-00793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid (QoE) assessment is well-suited for Multiple Description Coding video streaming in overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,571 +5212,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple Description Coding approach for overlay multipath video streaming based on (QoE) evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MINES 2010) International Conference on Multimedia Information Networking and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793305v1</w:t>
+                <w:t xml:space="preserve">hal-00523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QoE: a new paradigm for multimedia networking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Broadband Network &amp; Multimedia Technology (IC-/BNMT 2009/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789336v1</w:t>
+                <w:t xml:space="preserve">hal-00789598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">Performance Evaluations of a QoE-Based Multipath Video Streaming Mechanism over Video Distribution Network (VDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Future Multimedia Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Coimbra, Portugal, pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789332v1</w:t>
+                <w:t xml:space="preserve">hal-00789596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Mechanism for Multipath Video Streaming over Video Distribution Network (VDN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Ghareeb</w:t>
+                <w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advances in Multimedia (MMEDIA)2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colmar, France, pp.6 - 10</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789597v1</w:t>
+                <w:t xml:space="preserve">hal-00789336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE: a new paradigm for multimedia networking?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Broadband Network &amp; Multimedia Technology (IC-/BNMT 2009/)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789598v1</w:t>
+                <w:t xml:space="preserve">hal-00789332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluations of a QoE-Based Multipath Video Streaming Mechanism over Video Distribution Network (VDN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Mechanism for Multipath Video Streaming over Video Distribution Network (VDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Future Multimedia Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Coimbra, Portugal, pp.236-241</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advances in Multimedia (MMEDIA)2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colmar, France, pp.6 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789596v1</w:t>
+                <w:t xml:space="preserve">hal-00789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t>
               </w:r>
@@ -6534,51 +6534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement TTCN-3 codecs and adapters efficiently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Baire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6609,51 +6609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement TTCN-3 codecs and adapters efficiently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Baire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6684,51 +6684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework for implementing TTCN-3 Test Logging modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Baire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,73 +7159,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1889, 2008, pp.31</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6459, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00261976v1</w:t>
+                <w:t xml:space="preserve">inria-00258507v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Management in Mobile Heterogeneous Networks: State of the Art and Challenges</w:t>
               </w:r>
@@ -7264,73 +7264,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6459, INRIA. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1889, 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00258507v4</w:t>
+                <w:t xml:space="preserve">inria-00261976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
@@ -8168,51 +8168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF8700F"/>
+    <w:nsid w:val="588BA790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8399,51 +8399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-7157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075989603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istic.univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/en/departments/d2-networks-telecommunication-and-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desmoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxing Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34691-0_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Nanxing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelly Fahmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xiaohong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexi Zha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muresan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zendri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nedelka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>