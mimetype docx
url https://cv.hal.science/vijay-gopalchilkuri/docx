--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1146 +66,1384 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations of density matrices in N-electron valence state second-order perturbation theory (NEVPT2). III. Large active space calculations with selected configuration interaction reference</w:t>
+                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Guo</w:t>
+                <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kantharuban Sivalingam</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+                <w:t xml:space="preserve">Aurelien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Neese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Max Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0262473⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081709v1</w:t>
+                <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximations of density matrices in N-electron valence state second-order perturbation theory (NEVPT2). III. Large active space calculations with selected configuration interaction reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantharuban Sivalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0262473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595349v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treating Spin–Orbit Coupling and Spin–Spin Coupling in the Framework of the Iterative Configuration Expansion Selected CI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lucas Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Neese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (13), pp.6482 - 6504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826402v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011588v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Spin Chains and Crowns from Double-Exchange Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Suaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst6040039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299705v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the magnetic coupling and anisotropy at the molecule–magnetic surface interface in molecular spintronic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria E. Campbell</w:t>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tonelli</w:t>
+                <w:t xml:space="preserve">Michał Hapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Cimatti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tortech</w:t>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13646⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414673v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electronic Structure of Short Carbon Nanotubes: The Effects of Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-Spin Chains and Crowns from Double-Exchange Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/475890⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst6040039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377156v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a single hole aligns several spins: Double exchange in organic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the magnetic coupling and anisotropy at the molecule–magnetic surface interface in molecular spintronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Trinquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Tortech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140, pp.204113. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4878498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071976v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Electronic Structure of Short Carbon Nanotubes: The Effects of Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.475890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/475890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When a single hole aligns several spins: Double exchange in organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.204113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4878498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In Search of Organic Compounds Presenting a Double Exchange Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (11), pp.4805-4815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct4005855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1215,430 +1453,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-adapted selected configuration interaction in a determinant basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Applencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gasperich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monika Musial; Philip E. Hoggan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Quantum Chemistry: New Electron Correlation Methods and their Applications, and Use of Atomic Orbitals with Exponential Asymptotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83, Academic Press, pp.65-81, 2021, Advances in Quantum Chemistry, 978-0-12-823546-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aiq.2021.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468242v2</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of double exchange phenomenon: from microscopic origins to collective properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Universite Toulouse III Paul Sabatier, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1785,51 +1873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantharuban Sivalingam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0262473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6040039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tonelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/475890" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4005855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01273039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantharuban Sivalingam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0262473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6040039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/475890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4005855" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468242v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01273039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>