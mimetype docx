--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -342,546 +342,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Bifurcation Structure of a Mean-Field Model of Adaptive Exponential Integrate-and-Fire Networks</w:t>
+                <w:t xml:space="preserve">The Virtual Parkinsonian patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Kusch</w:t>
+                <w:t xml:space="preserve">Marianna Angiolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Destexhe</w:t>
+                <w:t xml:space="preserve">Hasnae Agouram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01758⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-025-00516-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084094v1</w:t>
+                <w:t xml:space="preserve">hal-05124015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Brain Inference (VBI): A flexible and integrative toolkit for efficient probabilistic inference on virtual brain models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+                <w:t xml:space="preserve">Tristram A Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Domide</w:t>
+                <w:t xml:space="preserve">Nilakshi Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spase Petkoski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli Polemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.106194.1⟩</w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (8), pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2025.1246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126286v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Brain Inference (VBI): A flexible and integrative toolkit for efficient probabilistic inference on virtual brain models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianye Jia</w:t>
+                <w:t xml:space="preserve">Abolfazl Ziaee-Mehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elli Polemiti</w:t>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Lia Domide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2025.1246⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.106194.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482214v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Parkinsonian patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Angiolelli</w:t>
+                <w:t xml:space="preserve">Dynamics and Bifurcation Structure of a Mean-Field Model of Adaptive Exponential Integrate-and-Fire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (6), pp.1102-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-025-00516-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124015v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping global brain reconfigurations following local targeted manipulations</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houefa-Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Ziaee-Mehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1001,90 +1001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in spiking neural networks with short and long connections and time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor K Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of white matter connectivity on processing time scales using brain network models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,64 +1248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic causal modelling in probabilistic programming languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Troisi Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Angiolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (7), pp.40. </w:t>
@@ -2057,64 +2057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Rabuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, </w:t>
@@ -2678,771 +2678,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity in speech and music listening via neural manifold flows</w:t>
+                <w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Runfola</w:t>
+                <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Neri</w:t>
+                <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Leonardo L. Gollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00422⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866969v1</w:t>
+                <w:t xml:space="preserve">hal-04345847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity in speech and music listening via neural manifold flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Runfola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
+                <w:t xml:space="preserve">Matteo Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis P Schwartz</w:t>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie George</w:t>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo L. Gollo</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345847v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the spatial resolution of the Virtual Epileptic Patient on the identification of epileptogenic networks</w:t>
+                <w:t xml:space="preserve">Bifurcations and bursting in the Epileptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Luisa Saggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00153⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636707v1</w:t>
+                <w:t xml:space="preserve">hal-04649898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations and bursting in the Epileptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the spatial resolution of the Virtual Epileptic Patient on the identification of epileptogenic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Triebkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Saggio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anirudh Nihalani Vattikonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011903. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649898v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation in a whole-brain network model of epilepsy: Comparison of parallel global optimization solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered spreading of fast aperiodic brain waves relates to disease duration in Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Polverino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Penas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Liparoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Minino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011642⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890371v1</w:t>
+                <w:t xml:space="preserve">hal-04895746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered spreading of fast aperiodic brain waves relates to disease duration in Amyotrophic Lateral Sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arianna Polverino</w:t>
+                <w:t xml:space="preserve">Parameter estimation in a whole-brain network model of epilepsy: Comparison of parallel global optimization solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor K Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julio R Banga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 163, pp.14-21. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895746v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking organizes the brain’s resting state manifold</w:t>
               </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashyap Gudibanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sheheitli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.31970. </w:t>
@@ -3575,77 +3575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vast Parameter Space Exploration of the Virtual Brain: A Modular Framework for Accelerating the Multi-Scale Simulation of Human Brain Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van der Vlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Diaz-Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3824,177 +3824,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual multiple sclerosis patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual brain twins: from basic neuroscience to clinical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Triebkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borana Dollomaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sorrentino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Cipriano</w:t>
+                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110101⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.nwae079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwae079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895768v1</w:t>
+                <w:t xml:space="preserve">hal-04649948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual epilepsy patient cohort: generation and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borana Dollomaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4043,92 +4043,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.10.02.24314607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual brain twins for stimulation in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4137,250 +4137,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borana Dollomaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Marco Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (6), pp.566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.07.25.24310396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual brain twins: from basic neuroscience to clinical use</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Borana Dollomaja</w:t>
+                <w:t xml:space="preserve">The virtual multiple sclerosis patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
+                <w:t xml:space="preserve">A. Ziaeemehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.nwae079. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.110101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwae079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649948v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based Inference on Virtual Brain Models of Disorders</w:t>
               </w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke M Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fousek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -4647,64 +4647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Causal Modeling in Probabilistic Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating slow NMDA-type receptors with nonlinear voltage-dependent magnesium block in a next generation neural mass model: derivation and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sheheitli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52, pp.207 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-switching and high-order spatiotemporal organization of dynamic functional connectivity are disrupted by Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Breakspear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142, pp.109175. </w:t>
@@ -5238,559 +5238,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phenomenological to biophysical models of seizures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+                <w:t xml:space="preserve">Delineating epileptogenic networks using brain imaging data and personalized modeling in drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Triebkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitakin Ezzati</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jayant Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2023.106131⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (680), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abp8982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083562v1</w:t>
+                <w:t xml:space="preserve">hal-04086348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-matter degradation and dynamical compensation support age-related functional alterations in human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor K Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (10), pp.6241 - 6256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhac500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of regional differences in resting-state fMRI with a data-driven network model of brain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Sip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Sip</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Timo Dickscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Amunts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abq7547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating epileptogenic networks using brain imaging data and personalized modeling in drug-resistant epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From phenomenological to biophysical models of seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitakin Ezzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayant Jha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (680), </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abp8982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2023.106131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086348v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalised virtual brain models in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (5), pp.443-454. </w:t>
@@ -5880,90 +5880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and bifurcation structure of a mean-field model of adaptive exponential integrate-and-fire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6010,51 +6010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive neural simulation of slow-wave sleep and highly responsive wakefulness dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer S. Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aquilue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,291 +6125,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In pursuit of the epileptogenic zone in focal epilepsy:a dynamical network biomarker approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain fingerprint is based on the aperiodic, scale-free, neuronal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Constance Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106973⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.120260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851775v1</w:t>
+                <w:t xml:space="preserve">hal-04505894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain fingerprint is based on the aperiodic, scale-free, neuronal activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In pursuit of the epileptogenic zone in focal epilepsy:a dynamical network biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Runfola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Sheheitli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 277, pp.120260. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.106973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505894v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking organizes the brain's resting state manifold</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashyap Gudibanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sheheitli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor Laboratory Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -6640,771 +6640,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04544203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-brain propagation delays in multiple sclerosis, a combined tractography - magnetoencephalography study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Oscillations Evoked by Subcallosal Cingulate Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Sparaco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+                <w:t xml:space="preserve">Vineet Tiruvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Signoriello</w:t>
+                <w:t xml:space="preserve">Ki Sueng Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.0938-22.2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.768355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851744v1</w:t>
+                <w:t xml:space="preserve">hal-04100904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy, free energy, symmetry and dynamics in the brain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unified physiological framework of transitions between seizures, sustained ictal activity and depolarization block at the single neuron level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Len Spek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-072x/ac4bec⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-022-00811-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572631v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution virtual brain modeling personalizes deep brain stimulation for treatment-resistant depression: Spatiotemporal response characteristics following stimulation of neural fiber pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational modeling of seizure spread on a cortical surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Sip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-021-00802-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03598583v1</w:t>
+                <w:t xml:space="preserve">hal-03598622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Oscillations Evoked by Subcallosal Cingulate Deep Brain Stimulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entropy, free energy, symmetry and dynamics in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Sheheitli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.768355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.015007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-072x/ac4bec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100904v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified physiological framework of transitions between seizures, sustained ictal activity and depolarization block at the single neuron level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">Whole-brain propagation delays in multiple sclerosis, a combined tractography - magnetoencephalography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Sparaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Signoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10827-022-00811-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.JN-RM-0938-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.0938-22.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980442v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of seizure spread on a cortical surface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution virtual brain modeling personalizes deep brain stimulation for treatment-resistant depression: Spatiotemporal response characteristics following stimulation of neural fiber pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sora An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelma H.T. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomeno Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen van Der Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (1), pp.17-31. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.118848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10827-021-00802-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598622v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient validation of dynamical whole-brain models</w:t>
               </w:r>
@@ -7416,51 +7416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wischnewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eickhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Popovych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7520,51 +7520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: From Structure to Function in Neuronal Networks: Effects of Adaptation, Time-Delays, and Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Popovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Defelipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Pennartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7771,103 +7771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Bayesian estimation of virtual brain parameters with self-tuning Hamiltonian Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Nihalani Vattikonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8087,51 +8087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -8195,64 +8195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Rabuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8414,563 +8414,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain simulation augments machine‐learning–based classification of dementia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrik Bey</w:t>
+                <w:t xml:space="preserve">Integrating psychosocial variables and societal diversity in epidemic models for predicting COVID-19 transmission dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fousek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/trc2.12303⟩</w:t>
+              <w:t xml:space="preserve">PLOS Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (8), pp.e0000098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100917v1</w:t>
+                <w:t xml:space="preserve">hal-03782635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating psychosocial variables and societal diversity in epidemic models for predicting COVID-19 transmission dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Normalizing the brain connectome for communication through synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000098⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.722 - 744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782635v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing the brain connectome for communication through synchronization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical interactions reconfigure the gradient of cortical timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rabuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baselice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liparoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.722 - 744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00231⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783266v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical interactions reconfigure the gradient of cortical timescales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sorrentino</w:t>
+                <w:t xml:space="preserve">Brain simulation augments machine‐learning–based classification of dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Triebkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Stefanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rabuffo</w:t>
+                <w:t xml:space="preserve">Kiret Dhindsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baselice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Troisi Lopez</w:t>
+                <w:t xml:space="preserve">Margarita‐arimatea Diaz-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Liparoti</w:t>
+                <w:t xml:space="preserve">Patrik Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/trc2.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786920v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical dynamics in the spread of focal epileptic seizures: Network connectivity, neural excitability and phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amin Moosavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Truccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9279,840 +9279,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying spatio-temporal seizure propagation patterns in epilepsy using Bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirudh N Vattikonda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Evgeniia Rusina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Acerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Botzanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.633988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02751-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575945v1</w:t>
+                <w:t xml:space="preserve">hal-03553459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven method to infer the seizure propagation patterns in an epileptic brain from intracranial electroencephalography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling seizures: from single neurons to networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008689⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501144v1</w:t>
+                <w:t xml:space="preserve">hal-03146188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologically reduced neural flexibility recovers during psychotherapy of OCD patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for spreading seizure as a cause of theta-alpha activity electrographic pattern in stereo-EEG seizure recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Sip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102844⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1008731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597927v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Pathologically reduced neural flexibility recovers during psychotherapy of OCD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schiepek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kastinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kronbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553459v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling seizures: from single neurons to networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying spatio-temporal seizure propagation patterns in epilepsy using Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh N Vattikonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Sip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke M Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.4-8. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2021.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02751-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146188v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for spreading seizure as a cause of theta-alpha activity electrographic pattern in stereo-EEG seizure recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Data-driven method to infer the seizure propagation patterns in an epileptic brain from intracranial electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Sip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Scholly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anirudh Vattikonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1008731. </w:t>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1008689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501146v1</w:t>
+                <w:t xml:space="preserve">hal-03501144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Say What Was Not Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), pp.ENEURO.0128-21.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10159,64 +10159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of prior information evaluated by fully Bayesian criteria in a personalized whole-brain model of epilepsy spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh N Vattikonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Sip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Diaz-Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Liparoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 238, pp.118253. </w:t>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of Fast Brain Dynamics and Disease Severity in Amyotrophic Lateral Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Polverino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Minino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,546 +10676,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Cascades Shape Whole-Brain Functional Dynamics at Rest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The structural connectome constrains fast brain dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Rucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Liparoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0283-21.2021⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e67400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587076v1</w:t>
+                <w:t xml:space="preserve">hal-03552874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific network connectivity combined with a next generation neural mass model to test clinical hypothesis of seizure propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Rusina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Acerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Botzanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.675272⟩</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117319v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural connectome constrains fast brain dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t>
+                <w:t xml:space="preserve">Patient-specific network connectivity combined with a next generation neural mass model to test clinical hypothesis of seizure propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Gerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halgurd Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Škoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hlinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.67400⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.675272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552874v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal Cascades Shape Whole-Brain Functional Dynamics at Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Rabuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.ENEURO.0283 - 21.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0283-21.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570197v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheels Within Wheels: Theory and Practice of Epileptic Networks</w:t>
               </w:r>
@@ -11357,51 +11357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hofmann-Apitius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0475-20.2021. </w:t>
@@ -11452,77 +11452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VEP atlas: An anatomic and functional human brain atlas dedicated to epilepsy patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Sip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11567,883 +11567,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mechanisms of Interictal Resting-State Functional Connectivity in Epilepsy</w:t>
+                <w:t xml:space="preserve">The Bayesian Virtual Epileptic Patient: A probabilistic framework designed to infer the spatial map of epileptogenicity in a personalized large-scale brain model of epilepsy spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Courtiol</w:t>
+                <w:t xml:space="preserve">M. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. N Vattikonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0905-19.2020⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.116839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908107v1</w:t>
+                <w:t xml:space="preserve">hal-02568050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Computational Study on Motor Control and Recovery After Stroke: Toward a Constructive Loop Between Experimental and Virtual Embodied Neuroscience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversies on the network theory of epilepsy: Debates held during the ICTALS 2019 conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pasquini</w:t>
+                <w:t xml:space="preserve">Hitten Zaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vannucci</w:t>
+                <w:t xml:space="preserve">Björn Schelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premysl Jiruska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G.R. Jefferys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2020.00031⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423103v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092852v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical Mechanisms of Interictal Resting-State Functional Connectivity in Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (29), pp.5572-5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0905-19.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092856v1</w:t>
+                <w:t xml:space="preserve">hal-02908107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bayesian Virtual Epileptic Patient: A probabilistic framework designed to infer the spatial map of epileptogenicity in a personalized large-scale brain model of epilepsy spread</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.N. N Vattikonda</w:t>
+                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sip</w:t>
+                <w:t xml:space="preserve">Catherine Cassé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.116839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116839⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 222, pp.117155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568050v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies on the network theory of epilepsy: Debates held during the ICTALS 2019 conference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Computational Study on Motor Control and Recovery After Stroke: Toward a Constructive Loop Between Experimental and Virtual Embodied Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Schelter</w:t>
+                <w:t xml:space="preserve">Anna Letizia Allegra Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schevon</w:t>
+                <w:t xml:space="preserve">Egidio Falotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premysl Jiruska</w:t>
+                <w:t xml:space="preserve">Maria Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G.R. Jefferys</w:t>
+                <w:t xml:space="preserve">Lorenzo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.78-85. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2020.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598641v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epileptor Model: A Systematic Mathematical Analysis Linked to the Dynamics of Seizures, Refractory Status Epilepticus, and Depolarization Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza El Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.ENEURO.0485-18.2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12477,51 +12477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of seizure dynamotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Saggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakota Crisp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,51 +12650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Karimi Abadchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohajerani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.807 - 851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12767,64 +12767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Maria Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Casellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
@@ -12901,51 +12901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique C.A. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Chettouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13035,51 +13035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (1), pp.012202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13126,51 +13126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of ephaptic interactions in neuronal fiber pathways: Could there be more than transmission along the tracts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sheheitli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.595-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13198,845 +13198,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission time delays organize the brain network synchronization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Human Brain Project—Synergy between neuroscience, computing, informatics, and brain-inspired technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Amunts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois C Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel M A Pennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rsta.royalsocietypublishing.org Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0132⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.e3000344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527427v1</w:t>
+                <w:t xml:space="preserve">hal-02190762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling seizure propagation in large-scale brain networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Grand Unified Theories of the Brain Need Better Understanding of Behavior: The Two-Tiered Emergence of Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006805⟩</w:t>
+              <w:t xml:space="preserve">Ecological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407413.2019.1615207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02146511v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Brain Project—Synergy between neuroscience, computing, informatics, and brain-inspired technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+                <w:t xml:space="preserve">Linking Molecular Pathways and Large-Scale Computational Modeling to Assess Candidate Disease Mechanisms and Pharmacodynamics in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Stefanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Triebkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita-Arimatea Diaz-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Solodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2019.00054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190762v1</w:t>
+                <w:t xml:space="preserve">hal-03598714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Unified Theories of the Brain Need Better Understanding of Behavior: The Two-Tiered Emergence of Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Controlling seizure propagation in large-scale brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Olmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407413.2019.1615207⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341955v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02146511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Molecular Pathways and Large-Scale Computational Modeling to Assess Candidate Disease Mechanisms and Pharmacodynamics in Alzheimer's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission time delays organize the brain network synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, </w:t>
+              <w:t xml:space="preserve">rsta.royalsocietypublishing.org Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 377 (2153), pp.20180132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2019.00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598714v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scientific Case for Brain Simulations</w:t>
+                <w:t xml:space="preserve">The hidden repertoire of brain dynamics and dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaute T. Einevoll</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anthony R Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.03.027⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.994-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192934v1</w:t>
+                <w:t xml:space="preserve">hal-02562243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden repertoire of brain dynamics and dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scientific Case for Brain Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaute T. Einevoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R Mcintosh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Markus Diesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.994-1008. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (4), pp.735-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562243v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual structural features constrain the mouse functional connectome</w:t>
               </w:r>
@@ -14074,51 +14074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itamar Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (52), pp.26961-26969. </w:t>
@@ -14182,51 +14182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14273,90 +14273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of surgical intervention outside the epileptogenic zone in the Virtual Epileptic Patient (VEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14403,51 +14403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan Changes in Network Structure and Network Topology Dynamics During Rest and Auditory Oddball Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14563,51 +14563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju Bapi Surampudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14697,51 +14697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J. Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14805,51 +14805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the spatiotemporal diversity of seizure propagation and termination in human focal epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14948,77 +14948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randal Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Deco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15052,77 +15052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-lags in large scale brain synchronization: Methodological considerations and in-silico analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias J Palva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (7), pp.e1006160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15195,51 +15195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten L Kringelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor K Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15267,542 +15267,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
+                <w:t xml:space="preserve">Ebbinghaus figures that deceive the eye do not necessarily deceive the hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid L. Rubchinsky</w:t>
+                <w:t xml:space="preserve">Hester Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungwoo Ahn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3111 - 3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02925-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580190v1</w:t>
+                <w:t xml:space="preserve">hal-01691138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual brain structure and modelling predict seizure propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kathleen Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140 (3), pp.641--654. </w:t>
+              <w:t xml:space="preserve">, 2017, 140 (10), pp.2639--2652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657966v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual brain structure and modelling predict seizure propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140 (10), pp.2639--2652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 140 (3), pp.641--654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657937v1</w:t>
+                <w:t xml:space="preserve">hal-01657966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebbinghaus figures that deceive the eye do not necessarily deceive the hand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid L. Rubchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwoo Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Klijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hester Knol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Huys</w:t>
+                <w:t xml:space="preserve">Ben Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.3111 - 3111. </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (Suppl 1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02925-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691138v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
@@ -15935,77 +15935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Mouse Brain: A Computational Neuroinformatics Platform to Study Whole Mouse Brain Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Melozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.ENEURO.0111-17.2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16039,90 +16039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast–Slow Bursters in the Unfolding of a High Codimension Singularity and the Ultra-slow Transitions of Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Saggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16169,51 +16169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Breaking in Space-Time Hierarchies Shapes Brain Dynamics and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94 (5), pp.1010-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16286,51 +16286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voelcker-Rehage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16407,64 +16407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wirsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16509,762 +16509,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pathway Inventory of the Human Brain for Modeling Disease Mechanisms Underlying Neurodegeneration</w:t>
+                <w:t xml:space="preserve">Structure and Topology Dynamics of Hyper-Frequency Networks during Rest and Auditory Oddball Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anandhi Iyappana</w:t>
+                <w:t xml:space="preserve">Viktor Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Guendel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hui Li</w:t>
+                <w:t xml:space="preserve">Time Von Oertzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151178⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431328v1</w:t>
+                <w:t xml:space="preserve">hal-01431296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Epileptic Patient: Individualized whole-brain models of epilepsy spread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Computational models of epileptiform activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.04.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425499v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Topology Dynamics of Hyper-Frequency Networks during Rest and Auditory Oddball Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Que peut-on attendre des essais cliniques en psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00108⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.S2-S6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(17)30046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431296v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational models of epileptiform activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Pathway Inventory of the Human Brain for Modeling Disease Mechanisms Underlying Neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandhi Iyappana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Guendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Mohammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiali Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.1343-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139992v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre des essais cliniques en psychiatrie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Marsot</w:t>
+                <w:t xml:space="preserve">The Virtual Epileptic Patient: Individualized whole-brain models of epilepsy spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Boucherie</w:t>
+                <w:t xml:space="preserve">T. Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kheloufi</w:t>
+                <w:t xml:space="preserve">D. Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Riff</w:t>
+                <w:t xml:space="preserve">M. M. Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Braunstein</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (6), pp.S2-S6. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.377-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(17)30046-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537091v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiscale entropy: Guidelines for use and interpretation in brain signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Courtiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273, pp.175-190. </w:t>
@@ -17302,77 +17302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Operations Relate Structural and Functional Connectivity in the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Saggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.e0157292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17458,51 +17458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gaychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
@@ -17592,2392 +17592,2404 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rothmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142, pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Activation of Resting-State Networks following Focal Stimulation in a Connectome-Based Network Model of the Human Brain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the Issue on Advanced Signal Processing for Brain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mcintosh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">D. van de Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Strother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zalesky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0068-16.2016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (7), pp.1131-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2602945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596755v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Issue on Advanced Signal Processing for Brain Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation changes resting state functional connectivity: A large-scale brain network modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Zalesky</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2602945⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.174-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431298v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new neuroinformatics approach to personalized medicine in neurology: The Virtual Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I. Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Solodkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (4), pp.429-436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation changes resting state functional connectivity: A large-scale brain network modeling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hunold</w:t>
+                <w:t xml:space="preserve">Selective Activation of Resting-State Networks following Focal Stimulation in a Connectome-Based Network Model of the Human Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Haueisen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enrique Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.ENEURO.0068-16.2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0068-16.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431294v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale co-simulation design pattern for neuroscience applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Diaz-Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Klijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2024.1156683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-brain analytic measures of network communication reveal increased structure-function correlation in right temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wirsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Golos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.707-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Evoked Spiking Evolves While Spontaneous Ongoing Dynamics Persist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziauddin Darokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonata Valentiniene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per E. Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsys.2015.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional coordination of muscles underlying changes in behavioural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlijn A Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.27759 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep27759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of time delays determines synchronization of coupled oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Aram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25th Annual Computational Neuroscience Meeting: CNS-2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Mechanisms of Recovery after Chronic Stroke: Modeling with the Virtual Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Kawato</w:t>
+                <w:t xml:space="preserve">Maria Inez Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Sekulić</w:t>
+                <w:t xml:space="preserve">Jeffrey Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Skinner</w:t>
+                <w:t xml:space="preserve">E. Elinor Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (S1), pp.54. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.ENEURO.0158-15.2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12868-016-0283-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0158-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598912v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Mechanisms of Recovery after Chronic Stroke: Modeling with the Virtual Brain</w:t>
+                <w:t xml:space="preserve">25th Annual Computational Neuroscience Meeting: CNS-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Inez Falcon</w:t>
+                <w:t xml:space="preserve">Tatyana Sharpee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Riley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mcintosh</w:t>
+                <w:t xml:space="preserve">Mitsuo Kawato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elinor Chen</w:t>
+                <w:t xml:space="preserve">Vladislav Sekulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0158-15.2016⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (S1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12868-016-0283-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598914v1</w:t>
+                <w:t xml:space="preserve">hal-03598912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of Seizure Dynamics Using Coupled Neuronal Networks: Factors Shaping Epileptiform Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of task and age on the magnitude and structure of force fluctuations: insights into underlying neuro-behavioral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Vieluf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004209⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12868-015-0153-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213349v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of task and age on the magnitude and structure of force fluctuations: insights into underlying neuro-behavioral processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Computational Modeling of Seizure Dynamics Using Coupled Neuronal Networks: Factors Shaping Epileptiform Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Naze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12868-015-0153-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (e1004209), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218005v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Cortical Networks and Corticocortical Functional Connectivity Mediating Arbitrary Visuomotor Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chicharro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4892-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Alpha Power and Phase to Population Firing and Hemodynamic Activity Using a Thalamo-cortical Neural Mass Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Knock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (e1004352 ), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: State-dependent brain computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantifying the Ebbinghaus figure effect: target size, context size, and target-context distance determine the presence and direction of the illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Breakspear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2015.00077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202086v1</w:t>
+                <w:t xml:space="preserve">hal-02344907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Ebbinghaus figure effect: target size, context size, and target-context distance determine the presence and direction of the illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">Does changing Fitts' index of difficulty evoke transitions in movement dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hester Knol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0022-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344907v1</w:t>
+                <w:t xml:space="preserve">hal-01414051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does changing Fitts' index of difficulty evoke transitions in movement dynamics?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial: State-dependent brain computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Breakspear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2015.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0022-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414051v1</w:t>
+                <w:t xml:space="preserve">hal-01202086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Dynamics of Aging: Multiscale Variability of EEG Signals at Rest and during an Auditory Oddball Task(1,2,3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19986,1272 +19998,1272 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), pp.ENEURO.0067--14.2015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/ENEURO.0067-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic framework for functional connectivity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang E Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J. Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (405), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2014.00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional architectures and structured flows on manifolds: A dynamical framework for motor behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121 (3), pp.302--336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0037014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of seizure dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Stacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.2210 - 2230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awu133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating neuroinformatics tools in TheVirtualBrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Domide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Knock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2014.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the dynamic repertoire of the resting brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hadriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Ghariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Neuroimage, p. 448-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is fitts' law continuous in discrete aiming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e41190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0041190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain State Dependent Postinhibitory Rebound in Entorhinal Cortex Interneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit H Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipanjan Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.6501 - 6510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.5871-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in interictal spike features precede the onset of temporal lobe epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia S Siyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (6), pp.805-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.23549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New directions offered by the dynamical systems approach to bimanual coordination for therapeutic intervention and research in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics, Psychology, and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.435--462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21261,287 +21273,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation neural mass model with dopamine modulation mediated by D1-type receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinas Fedaravičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randal Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural mass model with neuromodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Angiolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Sales Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Inference on a Network of Spiking Neurons using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21589,73 +21601,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing other's Presence: Probabilistic Inference Across Brain Scales Reveals Enhanced Excitatory Synaptic Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21707,191 +21719,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Faical Isbaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Parkinsonian Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Angiolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Depannemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnae Agouram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Inference on Virtual Brain Models of Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21900,545 +21912,545 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Ziaeemehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke M Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor K Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale cosimulation design template for neuroscience applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Klijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field approximation of network of biophysical neurons driven by conductance-based ion exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhirup Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor K Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain simulation augments machine-learning-based classification of dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Stefanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiret Dhindsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita-Arimatea Diaz-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual aging brain: a model-driven explanation for cognitive decline in older subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lavanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Stumme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Yalcinkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Jockwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22448,598 +22460,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo L. Gollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing motor imagery-based brain-computer interface via neuronal avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari E Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-simulation framework for brain simulations: a multi-scale mouse brain model with TVB 1 and NEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Klijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Project submit 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale modeling of the mouse brain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapse Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEST Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ås, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale modeling of the mouse brain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spase Petkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23049,1228 +23061,1228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPINOV Trial: &amp;quot;Efficacy and Safety of Virtual Epileptic Patient strategy for the surgical treatment of drug-resistant epilepsy: A prospective randomised, parallel group study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Triebkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International League Against Epilepsy (ILAE), Sep 2024, Rome (Italy), Italy. pp.282/Meeting abstract 928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using critical dynamics to capture processes underlying Brain-Computer Interface performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal avalanches differentiate resting-state and task conditions in Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Organization of Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting brain critical dynamics to inform Brain-Computer Interfaces performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2022 - 31st Annual Computational Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting brain critical dynamics to inform Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMAG 2022 - 22nd International Conference on Biomagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting brain critical dynamics to inform Brain-Computer Interfaces performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis P Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Criticality Hybrid Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spatiotemporal dynamics and couplings across epileptogenic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability in large scale models of brain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Golos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics in the human brain during rest:a virtual brain study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling epileptic dynamics in the hippocampus using a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P195</w:t>
+              <w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00842304v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling epileptic dynamics in the hippocampus using a multiscale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal dynamics in the human brain during rest:a virtual brain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P194</w:t>
+              <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00842296v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00842304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of neural systems in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24280,121 +24292,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Flows on Manifolds as guiding concepts in brain science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selbstorganisation – ein Paradigma für die Humanwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden; Springer Fachmedien Wiesbaden, pp.89-102, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-29906-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId741"/>
+      <w:footerReference w:type="default" r:id="rId742"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24462,51 +24474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F613A4B"/>
+    <w:nsid w:val="C2D64F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24693,51 +24705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viktor-jirsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-8860" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08197471X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4630-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casagrande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Saggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Polykarpos Athanasiadis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-026-00920-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaee-Mehr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106194.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Angiolelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Agouram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00516-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houefa-Armelle Lokossou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengmin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Hashemi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405706122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breyton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor K Jirsa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Triebkorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07587-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Baldy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27060566" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Esmaeili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Viersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaeemehr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Isbaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08971-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borana Dollomaja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troisi Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipriano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke M Woodman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-025-00893-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cipriano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Minino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Liparoti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Polverino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rbme.2025.3562951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fousek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98920.3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Richieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Runfola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Nihalani Vattikonda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Saggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011903" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Penas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Banga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emahnuel Troisi Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashyap Gudibanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sheheitli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83542-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van der Vlag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Pier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14052211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Azilinon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrentino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziaeemehr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.02.24314607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Duma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.25.24310396" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae079" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ad6230" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Amunts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Axer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bitsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bjaalie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00137" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.06.622230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-024-00874-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breakspear" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solodkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00332" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sanz Perl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piccinini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112491" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04083562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitakin Ezzati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106131" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04134843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ritter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickscheid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq7547" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Jha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abp8982" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(23)00008-X" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.09.570909" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04134863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aquilue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Hazal Yal&#231;&#305;nkaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2022.1058957" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106973" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120260" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.474841" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acf6aa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sparaco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Signoriello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0938-22.2022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072x/ac4bec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora An" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelma H.T. Kiss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Cortese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen van Der Wijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118848" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100904v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tiruvadi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Sueng Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gross" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.768355" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980442v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Spek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00811-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-021-00802-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eickhoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Popovych" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07860-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Yanchuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2022.871165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Defelipe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Pennartz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0316-21.2022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ac9037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1008407" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Botzanowski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Donahue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Silver&#229; Ejneby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ngom" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202200075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Stefanovski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiret Dhindsa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita&#8208;arimatea Diaz-Cortes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12303" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782635v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00231" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rabuffo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baselice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liparoti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00270" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin Moosavi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Truccolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272902" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Acerbo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Dzialecka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.945221" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Missey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202200691" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh N Vattikonda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02751-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Vattikonda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008689" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schiepek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Viol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kastinger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kronbichler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102844" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553459v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Rusina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.633988" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.06.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008731" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0128-21.2021" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peyser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009129" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Safieddine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.774999" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Rucco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lardone" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118253" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813581v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201200" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0283-21.2021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117319v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Gerster" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halgurd Taher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n &#352;koch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.675272" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552874v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Seguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67400" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Davis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Schevon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15357597211015663" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436914v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hofmann-Apitius" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0475-20.2021" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501151v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108983" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908107v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0905-19.2020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423103v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letizia Allegra Mascaro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Falotico" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pasquini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vannucci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.00031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. N Vattikonda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sip" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116839" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitten Zaveri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schelter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schevon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Jiruska" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G.R. Jefferys" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.03.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562239v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Houssaini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0485-18.2019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904271v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota Crisp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M Scott" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Karoly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Kuhlmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55632" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958869v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Karimi Abadchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohajerani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00152" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Palesi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Maria Lorenzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Casellato" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00240" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092853v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique C.A. Hansen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chettouf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117156" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccarelli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cataldo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012202" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00134" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527427v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0132" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146511v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Olmi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006805" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois C Knoll" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lippert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel M A Pennartz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000344" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341955v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Mcintosh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2019.1615207" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598714v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita-Arimatea Diaz-Cortes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00054" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192934v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T. Einevoll" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gr&#252;n" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.03.027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562243v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Mcintosh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00107" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562216v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Melozzi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Bergmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Harris" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Kahn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906694116" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02274657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185417v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor M&#252;ller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Oertzen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00138" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562252v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriniwas Govinda Surampudi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Naik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Bapi Surampudi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21456-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501218v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02973-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598715v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirner" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randal Mcintosh" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Deco" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28927" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145488v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias J Palva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006160" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246113v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten L Kringelbach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03073-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657966v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691138v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Knol" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02925-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596739v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0111-17.2017" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596743v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-017-0050-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598716v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Pillai" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.05.013" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691139v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voelcker-Rehage" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Reuter" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00691.2016" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandhi Iyappana" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Guendel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahid" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Wang" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151178" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425499v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perdikis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Woodman" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.04.049" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431296v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Time Von Oertzen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00108" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.03.027" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537091v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boucherie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kheloufi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braunstein" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(17)30046-5" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431306v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157292" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431305v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaychet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31220" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rothmeier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.016" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596755v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hansen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mcintosh" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0068-16.2016" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431298v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Ville" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strother" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richiardi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalesky" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2602945" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431287v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Falcon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000344" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431294v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kunze" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.015" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890352v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sontheimer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1156683" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431332v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziauddin Darokhan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonata Valentiniene" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per E. Roland" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00183" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431271v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aram" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012209" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598912v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sharpee" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Kawato" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sekuli&#263;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Skinner" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-016-0283-6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598914v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inez Falcon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riley" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elinor Chen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0158-15.2016" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213349v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naze" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004209" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218005v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-015-0153-7" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087533v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicharro" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4892-14.2015" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238255v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Becker" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Knock" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004352" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202086v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00077" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344907v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01679" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414051v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0022-4" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450701v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0067-14.2015" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344958v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037014" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03626097v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stacey" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu133" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771222v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Knock" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz-Leon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00036" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109538v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hadriche" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Ghariani" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.041" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5XBGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450706v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041190" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582707v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit H Adhikari" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Roy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.5871-11.2012" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450709v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05339212v2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Fedaravi&#269;ius" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duprat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650158v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sales Carbonell" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649972v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785455v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645305v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650193v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215272v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575932v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Bandyopadhyay" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702967v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681799v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lavanga" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stumme" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yalcinkaya" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jockwitz" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140120v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari E Kahn" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379278v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380522v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapse Petkoski" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379195v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062182v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguiba" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina Villalon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Triebkorn" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140131v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695403v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695434v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695441v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871532v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842301v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842317v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauc&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842304v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842296v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naze" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842302v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Houssaini" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527445v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29906-4_6" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viktor-jirsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8251-8860" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08197471X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4630-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casagrande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Saggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Polykarpos Athanasiadis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-026-00920-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Angiolelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Agouram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00516-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaee-Mehr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106194.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kusch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01758" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houefa-Armelle Lokossou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengmin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Hashemi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405706122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breyton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor K Jirsa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Triebkorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07587-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Baldy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27060566" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Esmaeili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Viersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaeemehr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Isbaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08971-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borana Dollomaja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troisi Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipriano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke M Woodman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-025-00893-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cipriano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Minino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Liparoti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Polverino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rbme.2025.3562951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fousek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98920.3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Richieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Runfola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00422" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Saggio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Nihalani Vattikonda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emahnuel Troisi Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.04.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Penas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Banga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashyap Gudibanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sheheitli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83542-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van der Vlag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Pier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14052211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Azilinon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.02.24314607" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Duma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.25.24310396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrentino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziaeemehr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ad6230" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Amunts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Axer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bitsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bjaalie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00137" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.06.622230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-024-00874-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breakspear" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solodkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00332" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2023.109175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sanz Perl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piccinini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112491" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Jha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abp8982" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04134843v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ritter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac500" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickscheid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq7547" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04083562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitakin Ezzati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106131" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(23)00008-X" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.09.570909" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04134863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Goldman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aquilue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Hazal Yal&#231;&#305;nkaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2022.1058957" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120260" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106973" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.474841" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acf6aa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tiruvadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Sueng Choi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gross" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.768355" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980442v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Spek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00811-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-021-00802-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072x/ac4bec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sparaco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Signoriello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0938-22.2022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora An" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelma H.T. Kiss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Cortese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen van Der Wijk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118848" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eickhoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Popovych" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07860-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cabral" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Yanchuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2022.871165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Defelipe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Pennartz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0316-21.2022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ac9037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1008407" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Botzanowski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Donahue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Silver&#229; Ejneby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ngom" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202200075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782635v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000098" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00231" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786920v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rabuffo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baselice" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liparoti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00270" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Stefanovski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiret Dhindsa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita&#8208;arimatea Diaz-Cortes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12303" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin Moosavi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Truccolo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272902" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Acerbo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Dzialecka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.945221" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Missey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202200691" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553459v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Rusina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.633988" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2021.06.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008731" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schiepek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Viol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kastinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kronbichler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102844" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575945v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh N Vattikonda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02751-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Vattikonda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008689" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0128-21.2021" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peyser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009129" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Safieddine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.774999" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Rucco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lardone" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118253" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813581v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201200" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Seguin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67400" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Gerster" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halgurd Taher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n &#352;koch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hlinka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.675272" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587076v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0283-21.2021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A Davis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Schevon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15357597211015663" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436914v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hofmann-Apitius" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0475-20.2021" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501151v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108983" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568050v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. N Vattikonda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116839" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598641v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitten Zaveri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schelter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schevon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Jiruska" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G.R. Jefferys" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.03.010" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908107v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0905-19.2020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423103v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letizia Allegra Mascaro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Falotico" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pasquini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vannucci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.00031" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562239v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Houssaini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0485-18.2019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904271v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota Crisp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M Scott" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Karoly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Kuhlmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55632" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958869v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Karimi Abadchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohajerani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00152" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Palesi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Maria Lorenzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Casellato" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.00240" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092853v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique C.A. Hansen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chettouf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117156" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccarelli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cataldo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012202" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00134" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190762v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois C Knoll" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lippert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel M A Pennartz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000344" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341955v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Mcintosh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2019.1615207" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598714v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita-Arimatea Diaz-Cortes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00054" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146511v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Olmi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006805" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0132" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Mcintosh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00107" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192934v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaute T. Einevoll" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gr&#252;n" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.03.027" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562216v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Melozzi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Bergmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Harris" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Kahn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906694116" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02274657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185417v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor M&#252;ller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Oertzen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00138" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562252v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriniwas Govinda Surampudi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Naik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Bapi Surampudi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21456-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03501218v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02973-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598715v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schirner" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randal Mcintosh" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Deco" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28927" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145488v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias J Palva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006160" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246113v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten L Kringelbach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03073-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691138v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Knol" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02925-4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657966v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx004" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596739v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0111-17.2017" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596743v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-017-0050-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598716v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Pillai" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.05.013" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691139v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voelcker-Rehage" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Reuter" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00691.2016" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431296v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Time Von Oertzen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00108" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139992v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.03.027" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537091v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boucherie" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kheloufi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riff" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braunstein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(17)30046-5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431328v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandhi Iyappana" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Guendel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahid" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Wang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151178" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425499v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proix" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perdikis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Woodman" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.04.049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431306v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157292" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431305v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaychet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31220" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rothmeier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.016" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJMN9TRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431298v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Ville" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strother" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richiardi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalesky" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2602945" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431294v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kunze" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.015" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431287v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Falcon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000344" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596755v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hansen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mcintosh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0068-16.2016" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890352v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sontheimer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1156683" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431332v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziauddin Darokhan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonata Valentiniene" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per E. Roland" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00183" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431271v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aram" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012209" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598914v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inez Falcon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Riley" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elinor Chen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0158-15.2016" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598912v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sharpee" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Kawato" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sekuli&#263;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Skinner" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-016-0283-6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218005v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-015-0153-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213349v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naze" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004209" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087533v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chicharro" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4892-14.2015" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238255v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Becker" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Knock" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004352" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344907v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01679" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414051v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0022-4" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202086v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00077" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450701v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0067-14.2015" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344958v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037014" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03626097v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stacey" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu133" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771222v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Knock" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz-Leon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00036" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109538v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hadriche" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Ghariani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.041" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5XBGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450706v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041190" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582707v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit H Adhikari" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Roy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.5871-11.2012" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450709v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05339212v2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Fedaravi&#269;ius" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duprat" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650158v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sales Carbonell" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649972v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785455v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645305v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650193v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215272v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575932v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Bandyopadhyay" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702967v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681799v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lavanga" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stumme" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yalcinkaya" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jockwitz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140120v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari E Kahn" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379278v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380522v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapse Petkoski" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379195v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062182v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguiba" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina Villalon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Triebkorn" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140131v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695403v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695434v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695441v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871532v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842301v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842317v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauc&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842296v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naze" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842304v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842302v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Houssaini" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527445v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29906-4_6" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>