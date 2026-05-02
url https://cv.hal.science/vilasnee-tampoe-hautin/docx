--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -307,795 +307,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards des espaces français de l’océan Indien sur la métropole (XVIIe-XXe siècles). Du sud vers le nord, la conquête du cinéma par l’Inde (1896-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vision du Nord par le Sud dans l’océan Indien (XVIIe-XXIe siècles), 09, pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Primitives, Pioneers and Places, planting the flag of cinema in colonial Ceylon (1896-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sri Lanka &amp; diasporas : Observatoire pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema in mainstream and minority contexts: From Samuthayam (1960) to Ponmani (1978): the plight of Sri Lanka’s Tamil film industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sri Lanka &amp; diasporas : Observatoire pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Regards des espaces français de l’océan Indien sur la métropole (XVIIe-XXe siècles). Du sud vers le nord, la conquête du cinéma par l’Inde (1896-1925)</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse et société coloniale à Ceylan au 19ème siècle : représentations croisées, Orient-Occident (1860-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Vision du Nord par le Sud dans l’océan Indien (XVIIe-XXIe siècles), 09, pp.235-243</w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.66--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development, Retardment, Marginalization: Sri Lankan Cinema in mainstream and minority contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sri Lanka Film Annual Year 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6--13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tribute to a poetess of Sinhala Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Space for Expression Quarterly Cinema Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.14--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse et société coloniale à Ceylan au 19e siècle : représentations croisées Orient-Occident (1860-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sri Lanka, 08, pp.66-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumitra Peries: alternative views and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.21--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sir James Emerson Tennent : entre voyages de découverte et gestion de l’économie coloniale à Ceylan (1845-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France/Grande-Bretagne dans l’océan Indien (XVIIe-XXIe siècles). De la rivalité à l’alliance, 07, pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reels on Wheels&amp;quot;: Mobile Cinema in Rural Colonial Ceylon (1910-1974): An Interview with Hans Van Starrex of New Imperial Talkies Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.77--83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/ac.19.2.77_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.6--13</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Ethnic Battles, Truces and a National Cinema : The ‘Bolly-and-Hollywood Syndrome’ as a catalyst in the construction of Sri Lankan National cinema (1930-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.14--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172345v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01172342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répétition dans les &amp;lt;i&amp;gt;Jataka Kathas&amp;lt;/i&amp;gt; (Contes des Vies Antérieures de l’Illuminé, le Prince Siddhârta Gautama)</w:t>
               </w:r>
@@ -1590,2235 +1590,2235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’œuvre du mouvement documentaire britannique en Inde et au Sri Lanka (1945-1960) : transcription, apprentissage et transmission culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, cultures et transmissions : dynamiques créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Denis, La Réunion. pp.231-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La carte, objet civilisationnel: perspective sur l’expression cartographique au Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand séminaire "Entre terres et mers, cartographies du sud-ouest de l’Océan Indien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREGUR; Université de La Réunion, Sep 2017, Saint Denis, La Réunion. pp.113-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Denis, La Réunion. pp.231-242</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La carte, objet civilisationnel : perspective sur l’expression cartographique au Sri Lanka »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Séminaire 2016 Entre terres et mers, cartographies du sud-ouest de l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIES, Université de La Réunion, Sep 2016, St Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, OIES, Université de La Réunion, Sep 2016, St Denis, La Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription, apprentissage et transmission culturelle : l’œuvre du mouvement documentaire britannique en Inde et au Sri Lanka (1945-1960):</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Langue, culture et transmission dans la dynamique d’une société créole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche LCF, Université de La Réunion et Conseil Général de La Réunion, Oct 2016, St Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche LCF, Université de La Réunion et Conseil Général de La Réunion, Oct 2016, St Denis, La Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of wars, scars and celluloid memory. Representations of war in Sri Lankan Cinema (2000-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">War Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris VI-Diderot, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris VI-Diderot, Jun 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is indigenous ? connections, dissonances and resistance in cinema and State Policy in Sri Lanka (1960 – 1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges and Prospects of a New Axis of Intellectual Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Leide (Pays-Bas) et Université de Legon (Ghana), Sep 2015, Accra, Legon, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Leide (Pays-Bas) et Université de Legon (Ghana), Sep 2015, Accra, Legon, Ghana</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et contre-pouvoirs dans les colonies de l’océan Indien : Cinéma et sport en Inde et à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, St Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, St Denis, Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma, Frontière et politique au Sri Lanka: le cinéma cinghalais des premiers temps, un autre Pont d’Adam entre Ceylan et l’Inde Britannique? » (1947-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Cinéma et Frontière/Border in Film"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Université de La Rochelle / Faculté de Droit, Jun 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, l’Université de La Rochelle / Faculté de Droit, Jun 2014, La Rochelle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et conflits socio-ethniques au Sri Lanka »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma du Sri Lanka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BULAC et INALCO Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, BULAC et INALCO Jan 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Asokamala (1947) à Abha (2003): mythes, légendes et chroniques de l’antiquité sri lankaise comme sources du cinéma cinghalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“La Méditerranée et l’océan Indien avant le XVIe siècle, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, CRESOI/AHIOI, Nov 2014, St Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, CRESOI/AHIOI, Nov 2014, St Denis, Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesthetics of Belonging and Unbelonging in Sri Lankan cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity and Exclusions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Ethnic Studies (ICES), Aug 2013, Colombo, Sri Lanka</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Ethnic Studies (ICES), Aug 2013, Colombo, Sri Lanka</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Planting Flags to Waving Banners. The Founding Years of Sri Lankan Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Cinema in Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Humanities University of Hyderabad, Jun 2013, Hyderabad India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, School of Humanities University of Hyderabad, Jun 2013, Hyderabad India</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourriture, pouvoir et captivité à Ceylan (1660-1680). La culture alimentaire chez les Cinghalais du Royaume de Kandy au XVII siècle à travers An Historical Relation of the Island of Ceylon (1681) de Robert Knox (1641-1720)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation, rituel des repas et art de la table depuis le XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion. pp.255--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion. pp.255--260</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma en Inde sous le British Raj: résistance et transformation sociale (1927-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.n.c</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et identité ethnique au Sri Lanka: un bref rappel historique (1900-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat et séminaires MI et MII: "Guerre Pauvreté et Cinéma en Asie/War Poverty and Cinema in Asian Context (Sri Lanka/Bangladesh)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Conférence-débat et séminaires MI et MII: "Guerre Pauvreté et Cinéma en Asie/War Poverty and Cinema in Asian Context (Sri Lanka/Bangladesh)"</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Sacred Cows to Raging Bulls: India’s paradoxical role in the birth of a national “indigenous” Sinhala cinema in Sri Lanka (1900-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference internationale : « Language, Society and Culture in Asian Contexts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Maha Sarakham, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière d’Asie (1925), l’œuvre de Himansu Rai et de Franz Osten…le cinéma comme art pluriel (1920-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : “Rabindranath Tagore, passeur de la modernité”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalisme et Impérialisme Britannique : le rôle de la presse coloniale à Ceylan (1840-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures de l'aventure - II. Orients lointains (XVIe-XIXes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Maha Sarakham, Thailand</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sud vers le nord, la conquête du cinématographe par l’Inde (1896-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AHIOI/CRESOI, Regards des espaces français de l’océan Indien sur la métropole (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Broadway à Bollywood, en passant par le documentaire, un global village avant l’heure ? (1896-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études CRLHOI "Regards Croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Colloque international AHIOI/CRESOI, Regards des espaces français de l’océan Indien sur la métropole (XVIIe-XXe siècles)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma en Inde sous le British Raj : résistance et transformation sociale (1927-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes Parallèles dans les espaces coloniaux (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours et aboutissement d’une thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études CRLHOI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaspora tamoule : l’engagisme indien et le &amp;quot;problème&amp;quot; des Indo-Tamouls au Sri Lanka aux 19e et 20e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Diaspora indienne dans l’histoire des îles et pays de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Saint-Denis, La Réunion. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Saint-Denis, La Réunion. pp.n.c</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sir James Emerson Tennent : entre voyage de découverte et la gestion coloniale à Ceylan (1845-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AHIOI-CRESOI : "France et Grande-Bretagne dans l'océan Indien (XVIIe–XXIe siècles). De la rivalité à l'alliance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint Denis, La Réunion. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film documentaire et nationalisme cinghalais (1948-1968) : Regard européen sur la culture indigène et naissance d’un cinéma national cinghalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Nouveaux Mondes : mythe fondateur des littératures de l’ère coloniale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint Denis, La Réunion. pp.129-138</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coffee Boom et l’engagisme à Ceylan aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Autour de l’Abbé Raynal et l’océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre documentaire et les Film Units dans la construction d’un cinéma national au Sri Lanka (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Idées et représentations coloniales dans l'océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.629--641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance du cinéma cinghalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études CRLHOI "La Recherche au CRLHOI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.629--641</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du théâtre parsi dans la structuration d’un cinéma &amp;quot;national&amp;quot; au Sri Lanka (1902-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visio-conférence, Journée sur l’Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et Politique Coloniale : le documentaire Song of Ceylon (1934) comme écriture cinématographique coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écriture et la Construction des langues dans le sud-ouest de l’océan Indien </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, St Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora intellectuelle tamoule sri lankaise: un nouveau monde trans-territorial (1983-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Discours Nomades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, St Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Répétition dans les Jataka Katha »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études CRLHOI : « La Répétition » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, St Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4094,487 +4094,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mondes parallèles dans les espaces coloniaux, XVIe-XXIe siècles : regards croisés dans le monde indiano-océanique : histoire, patrimoine, fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013, 978-2-336-00663-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethnicity, Politics and Cinema in Sri Lanka (1900-1967). From global to gama, casting a celluloid mould from Sinhala cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tower Hall Theatre Foundation, 2013, 978-955-51177-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2013, 978-2-336-00663-5</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumitra Peries: Sri Lankan filmmaker : poetess of Sinhala cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aitken Spence Print, 2011, 9789555117722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et conflits ethniques au Sri Lanka : vers un cinéma cinghalais &amp;quot;indigène&amp;quot; (1928 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2011, Champs visuels, 9782296561779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Aitken Spence Print, 2011, 9789555117722</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et colonialisme : naissance et développement du septième art au Sri Lanka, 1896-1928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2011, Champs visuels, 9782296561762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2011, Champs visuels, 9782296561762</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tampoe: &amp;quot;last of the big ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tower Hall Theatre Foundation, 2008, 978-955-51177-0-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gewee Giya Yugayaka Anthima Tharuwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tower Hall Publications, 2008, ISBN 978-955-51177-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355280v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01171829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4896,956 +4896,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cinghalais : langue nationale et langue sacrée ou mur sonore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y.Rolland, T. Gaillat, J. Dumonteil, I.Kanté, V. Tampoe-Hautin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Heritage and Exchanges, Mulitilingual and Intercultural Approaches in Training Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.137-150, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction Heritage and Exchanges, Mulitilingual and Intercultural Approaches in Training Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y.Rolland, T. Gaillat, J. Dumonteil, I. Kanté, V.Tampoe-Hautin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mulitilingual and Intercultural Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.137-150, 2015</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sri Lanka face au défi de son « image » post-conflit : un Paradis Retrouvé sur la corde raide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océan Indien : enjeux patrimoniaux et touristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epica, 2015, Collection «Terres et sociétés indo-océaniques»</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Epica, 2015, Collection «Terres et sociétés indo-océaniques»</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presence du passé: patrimoine, patriotisme et politique au Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Combeau-Marie, Evelyne and Germanaz, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océan Éditions, pp.n.c., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s in a Name? Aryans and Dravidians in the making of Sri Lankan Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Ethniques dans l’Aire Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.105-118, 2014, Collection Racisme et Eugénisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière d’Asie (1925), l’œuvre de Himansu Rai et de Franz Osten…le cinéma comme art pluriel (1920-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabindranath Tagore, un autre regard sur la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-110, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une presse coloniale « à la Fleet Street » aux imprimeurs de quartier : Journaux, pamphlets et images dans le débat identitaire au Sri Lanka (Ceylan) au 19e siècle (1860-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines, politiques et ethnicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.n.c., 2014, Rencontres patrimoniales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma, Race et Etat : les stratégies de promotion de l'identité cinghalaise au Sri Lanka (1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et territoires dans l’océan Indien </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epica Editions; Université de La Réunion, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.n.c., 2014, Rencontres patrimoniales</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel Worlds », Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Dodille, A. Adde, V. Tampoe-Hautin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes Parallèles dans les espaces coloniaux (XVIe-XXIe siècles) / Regards Croisés dans le monde indiano-océanique : histoire, patrimoine, fiction, ,p. 21-31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Océan Éditions, pp.n.c., 2014</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma en Inde sous le British Raj: résistance et transformation sociale (1927-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Dodille, A. Adde, V. Tampoe-Hautin). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes Parallèles dans les espaces coloniaux (XVIe-XXIe siècles) / Regards Croisés dans le monde indiano-océanique : histoire, patrimoine, fiction, p 213-232</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.105-118, 2014, Collection Racisme et Eugénisme</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race, Culture and Colonization: the tripod of Sri Lankan Cinema ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgekutty, A.I. and Poarkodi, Natarajan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Focus Cinema quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (IV), pp.52--65, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-110, 2014</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourriture, pouvoir et captivité à Ceylan (1660-1680). La culture alimentaire chez les Cinghalais du Royaume de Kandy au XVII siècle à travers An Historical Relation of the Island of Ceylon (1681) de Robert Knox (1641-1720)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Combeau; P. Eve; J.-F. Géraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.255-260, 2013, Alimentation, rituel des repas et art de la table depuis le XVIIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Broadway à Bollywood, en passant par le documentaire, un global village avant l’heure ? (1896-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Dodille, A. Adde, V. Tampoe-Hautin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes Parallèles dans les espaces coloniaux (XVIe-XXIe siècles) / Regards Croisés dans le monde indiano-océanique : histoire, patrimoine, fiction, p. 325 – 342. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355298v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-01171817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sud vers le nord, la conquête du cinématographe par l’Inde (1896-1930)</w:t>
               </w:r>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ac.19.2.77_7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03874409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2s0jd8r.22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeepan Raveendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Al&#233;onard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01589206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03419177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ac.19.2.77_7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04184526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03874409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2s0jd8r.22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01355293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeepan Raveendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Al&#233;onard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>