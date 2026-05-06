--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -520,506 +520,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Genetic Variability, Correlation and Path for Yield and Its Attributing Traits in Wheat (Triticum aestivum L.)</w:t>
+                <w:t xml:space="preserve">Vertical Farming: An Option in Modern Food Production: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atluri Meherbabu</w:t>
+                <w:t xml:space="preserve">Poonam Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kumar</w:t>
+                <w:t xml:space="preserve">Shikha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmeet Singh Janeja</w:t>
+                <w:t xml:space="preserve">Amulya S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilesh Talekar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bhargav Kiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.1057-1067</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.883-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237261v1</w:t>
+                <w:t xml:space="preserve">hal-05229232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility Systems in Fruit Crops: Applications and Achievements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economics of Super Seeder Technique of Wheat Cultivation in Haryana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bishnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shikha Jain</w:t>
+                <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonam Maurya</w:t>
+                <w:t xml:space="preserve">D K Bishnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Jain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M S Meena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.2653-2663</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.574-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229347v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Farming: An Option in Modern Food Production: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Incompatibility Systems in Fruit Crops: Applications and Achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shikha Jain</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amulya S.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bhargav Kiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.883-893</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2653-2663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229232v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics of Super Seeder Technique of Wheat Cultivation in Haryana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Genetic Variability, Correlation and Path for Yield and Its Attributing Traits in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atluri Meherbabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bishnoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Kumar</w:t>
+                <w:t xml:space="preserve">Harmeet Singh Janeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D K Bishnoi</w:t>
+                <w:t xml:space="preserve">Nilesh Talekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M S Meena</w:t>
+                <w:t xml:space="preserve">Sanjeet Singh Sandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.574-582</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1057-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192808v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of Exponentiated Rayleigh Distribution under Symmetric and Asymmetric Loss Functions</w:t>
               </w:r>
@@ -1139,51 +1139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R P Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B R Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S K Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Hewett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk van den Poel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Some Generalized Fixed Point Theorems in 2 – Metric Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rami Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,269 +2183,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge extraction with the help of digital modulation: A simple technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted Least Squares Based Detail Enhanced Exposure Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harbinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akshay Dhawan</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Bhooshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Bulletin of the Politehnica University of Timisoara, Transactions on Electronics and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20020212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197300v1</w:t>
+                <w:t xml:space="preserve">hal-01098118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Least Squares Based Detail Enhanced Exposure Fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge extraction with the help of digital modulation: A simple technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sunil Bhooshan</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Dhawan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Bulletin of the Politehnica University of Timisoara, Transactions on Electronics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59(73) (2), pp.38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098118v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Diffusion for Details Enhancement in Multiexposure Image Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Bhooshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (Article ID 928971), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of One Dimensional Digital IIR Filters using Orthogonal Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Bhooshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, ISRN Signal Processing, Volume 2012, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Holtslag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,448 +2912,582 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de la polyarthrite rhumatoïde par tolérance à la peptidyl arginine deiminase (PAD4)</w:t>
+                <w:t xml:space="preserve">CO₂ Injection in Opalinus Clay at the Mont Terri CL-Experiment: Insights from Laboratory Experiments and Hydraulic-Geochemical Coupled Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pagni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Kumar</w:t>
+                <w:t xml:space="preserve">Shuang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lambert</w:t>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frison</w:t>
+                <w:t xml:space="preserve">Jin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Luche</w:t>
+                <w:t xml:space="preserve">Gesa Ziefle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ostertag-Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR – 38e congrès Français de Rhumatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2025.10.226⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05527436v1</w:t>
+                <w:t xml:space="preserve">hal-05555712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement de la polyarthrite rhumatoïde par tolérance à la peptidyl arginine deiminase (PAD4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">P. Pagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
+                <w:t xml:space="preserve">N. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">E. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">H. Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
+              <w:t xml:space="preserve">SFR – 38e congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Français de Rhumatologie, Dec 2025, PARIS, France. pp.A306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2025.10.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448508v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05527436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nguyen van yen and B. Kadoch and V. Kumar and B. Menetrier and M. Farge and K. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nguyen Van Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.231--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3363,219 +3497,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Novel NLO Material Tris thiourea Lanthanum Bromide (TTLaB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R S Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology: Recent Updates and Future Prospects Vol. 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.203-212, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Rare Synchronous Pleural and Peritoneal Mesothelioma in a Domesticated Canine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ramprabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Research and Perspectives in Biological Science Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.41-51, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3585,104 +3719,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of various Text Localization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niharika Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3692,492 +3826,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete character recognition and transliteration technique for Devanagari script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Based Computer Vision System for Nutrition Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manisha Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No reference image quality assessment metric based on regional mutual information among images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Singh Bawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Battle for Survival: Ubiquitious Technologies vs Obsolescence Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Andrews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Effects in an Image: A MATLAB Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00321624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGE PROCESSING IN FREQUENCY DOMAIN USING MATLAB®: A STUDY FOR BEGINNERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Nanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00321613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4187,279 +4321,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Extraction using Modulation and Demodulation: A Simple Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhawan Akshay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Introduction to Emotion Recognition for Digital Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Mittal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Approach Towards The Recognition of Hindi Language Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P Pyara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4469,114 +4603,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYNOMIAL BASED RECURSIVE AND NON RECURSIVE FILTER DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Jaypee University of Information Technology, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4723,51 +4857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mainwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Jahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Dutta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn Suman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Dwivedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Das" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Lal Reager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Bairwa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Kishor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i74278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atluri Meherbabu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh Janeja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Talekar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Singh Sandal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Jain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Maurya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Jain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya S." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Kiran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bishnoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Bishnoi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Meena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Kumari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kundu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Jaiswal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Syed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayushi Rastogi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Keshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03590205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Upadhyay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL4135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Naresh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Dhaliwal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Chandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Malhotra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Harish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Sukhanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E Zuniga Cespedes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Cameron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Martynova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehendi Goyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Johri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Khaibullin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2727042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Meire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hewett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballings" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van den Poel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022242919873903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhelal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rami Reddy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V L Narayana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Dhawan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbinder Singh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhooshan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/928971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724688v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/870276" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szilner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pollarolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.014325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Svensson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holtslag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steeneveld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9611-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593395v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooshan Sunil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05527436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pagni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.10.226" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen Van Yen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menetrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Sundararajan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129602v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saravanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramprabhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sundararajan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Yadav" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kaur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Singla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh Bawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368768v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Andrews" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Sood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Mishra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Nanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawan Akshay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Agarwal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Mittal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114544v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P Pyara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mainwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Jahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Dutta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn Suman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Dwivedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Das" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Lal Reager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Bairwa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Kishor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i74278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Maurya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Jain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya S." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Kiran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bishnoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Bishnoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Meena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Jain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atluri Meherbabu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet Singh Janeja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Talekar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Singh Sandal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Kumari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kundu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Jaiswal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Syed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayushi Rastogi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Keshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03590205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Upadhyay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL4135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Naresh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Dhaliwal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Chandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Malhotra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Harish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Sukhanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E Zuniga Cespedes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Cameron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Martynova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehendi Goyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikhar Johri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Khaibullin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2727042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Meire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hewett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballings" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van den Poel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022242919873903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhelal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rami Reddy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V L Narayana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbinder Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhooshan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Dhawan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/928971" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724688v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/870276" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Szilner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pollarolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.014325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Svensson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holtslag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Steeneveld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-011-9611-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593395v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhooshan Sunil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Ziefle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ostertag-Henning" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05527436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pagni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.10.226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguyen Van Yen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kadoch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menetrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Sundararajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129602v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saravanan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramprabhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sundararajan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Yadav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kaur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Singla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985928v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Singh Bawa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368768v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Andrews" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321624v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Sood" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Mishra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Nanda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawan Akshay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Agarwal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Mittal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P Pyara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>