--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3852,177 +3852,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">An efficient rounding boundary test for pow(x,y) in double precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00149414v1</w:t>
+                <w:t xml:space="preserve">ensl-00169409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient rounding boundary test for pow(x,y) in double precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00169409v2</w:t>
+                <w:t xml:space="preserve">ensl-00149414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7669545F"/>
+    <w:nsid w:val="0898C1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinc17" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4045-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258258659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394289v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242127v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763954v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.1.9.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169409v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinc17" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4045-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258258659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394289v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242127v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763954v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.1.9.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169409v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>