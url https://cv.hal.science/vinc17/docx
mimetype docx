--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -628,274 +628,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00331519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Use Arbitrary Precision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaveh R. Ghazi</w:t>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2010.73⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.4:1-4:23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1644001.1644005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543927v1</w:t>
+                <w:t xml:space="preserve">inria-00388501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Kornerup</w:t>
+                <w:t xml:space="preserve">Why and How to Use Arbitrary Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh R. Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (1), pp.4:1-4:23. </w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.62-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1644001.1644005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2010.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00388501v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient rounding boundary test for pow(x,y) in double precision</w:t>
               </w:r>
@@ -966,729 +966,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00583988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs en arithmétique des ordinateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library with Correct Rounding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.article 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1236463.1236468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598554v1</w:t>
+                <w:t xml:space="preserve">inria-00103655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library with Correct Rounding.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.340-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1236463.1236468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00103655v1</w:t>
+                <w:t xml:space="preserve">inria-00000379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2005.55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000379v1</w:t>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Special Issue on Computer Arithmetic and Applications, 33 (1-2), pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021137717282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000567v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication par une constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13 (4-5), pp.465-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1698,129 +1616,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emacs-Cairo Scrolling Bug due to Floating-Point Inaccuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 31st Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Málaga, Spain. pp.76-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH61463.2024.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Split Functions and Dekker's Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1839,92 +1757,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1940,523 +1858,523 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Binary64 and Binary128 Arithmetic with GNU MPFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.18-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2017.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Arbitrary-Precision Floating-Point Summation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2016.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242127v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPE: Small Integer Plus Exponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IEEE Symposium on Computer Arithmetic - Arith'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating a Minimal Interval Arithmetic Based on GNU MPFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty modeling and analysis with intervals: Foundations, tools, applications (Dagstuhl Seminar 11371)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Elishakoff, Vladik Kreinovich, Wolfram Luther, Evgenija D. Popova, Sep 2011, Dagstuhl, Germany. pp.43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/DagRep.1.9.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.41-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1838599.1838622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2498,583 +2416,583 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic - Arith'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00367584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases of a Periodic Function for Large Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE Symposium in Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.133-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2007.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00126474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results on the Distance Between a Segment and Z². Application to the Exact Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic - Arith'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Cape Cod, MA, United States. pp.68-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2005.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Integration of Numerical Computations into the OMSCS Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Generic Multiple-Precision Floating-Point Addition With Exact Rounding (as in the MPFR Library)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Computer Algebra in Scientific Computing - CASC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saint Petersburg, Russia, pp.71-79</w:t>
+              <w:t xml:space="preserve">6th Conference on Real Numbers and Computers 2004 - RNC 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dagstuhl, Germany, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099920v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generic Multiple-Precision Floating-Point Addition With Exact Rounding (as in the MPFR Library)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Integration of Numerical Computations into the OMSCS Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Real Numbers and Computers 2004 - RNC 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dagstuhl, Germany, pp.135-145</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Computer Algebra in Scientific Computing - CASC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint Petersburg, Russia, pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000026v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication by an Integer Constant: Lower Bounds on the Code Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Real Numbers and Computers 2003 - RNC5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic 2003 - ARITH-16'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Santiago de Compostela, Espagne, pp.142-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3090,51 +3008,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Symposium on Computer Arithmetic - ARITH 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vail, Colorado, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3144,274 +3062,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunie</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Joldes</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76526-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3421,150 +3339,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for the Exponential Function in the IEEE 754r decimal64 Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hertling; C.M. Hoffmann; W. Luther; N. Revol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Implementation of Real Number Algorithms: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5045, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.114-126, 2008, Lecture Notes in Computer Science, 978-3-540-85521-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85521-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00068731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,91 +3492,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euclidean Division Implemented with a Floating-Point Multiplication and a Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,153 +3586,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sipe: a Mini-Library for Very Low Precision Computations with Correct Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,148 +3740,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient rounding boundary test for pow(x,y) in double precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00169409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3972,73 +3890,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00149414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4060,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4114,117 +4032,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPE: Small Integer Plus Exponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7832, INRIA. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4263,804 +4181,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7262, INRIA. 2010, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00475279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7258, INRIA. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euclidean Division Implemented with a Floating-Point Division and a Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5604, INRIA. 2005, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library With Correct Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fousse</w:t>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5753, INRIA. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5105, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication by an Integer Constant: Lower Bounds on the Code Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4493, INRIA. 2002, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4586, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication by an Integer Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4192, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-The-Fly Range Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5073,73 +4991,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4043, LIP RR-2000-34, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5152,65 +5070,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4044, LIP RR-2000-35, INRIA,LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5278,51 +5196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0898C1CF"/>
+    <w:nsid w:val="721098E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinc17" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4045-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258258659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394289v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242127v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763954v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.1.9.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169409v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinc17" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4045-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258258659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394289v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242127v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763954v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.1.9.26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169409v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>