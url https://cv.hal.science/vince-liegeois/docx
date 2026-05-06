--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -160,118 +160,118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existential structures as specialised constructions</w:t>
+                <w:t xml:space="preserve">Domain-sensitive weather phraseology from a constructionist perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAD-SILDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, </w:t>
+              <w:t xml:space="preserve">Dutch Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/elad-silda.1673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51751/dujal12632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137946v1</w:t>
+                <w:t xml:space="preserve">hal-05036193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Deutschsprachige Gemeinschaft und die (Kon)Föderalisierung Belgiens</w:t>
               </w:r>
@@ -333,485 +333,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German-legal terminology in Belgium</w:t>
+                <w:t xml:space="preserve">Existential structures as specialised constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bernaerts</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Linguistik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zfal-2025-2014⟩</w:t>
+              <w:t xml:space="preserve">ELAD-SILDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/elad-silda.1673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190371v1</w:t>
+                <w:t xml:space="preserve">hal-05137946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naar een kortere zinsbouw in wetgeving</w:t>
+                <w:t xml:space="preserve">German-legal terminology in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Linguistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zfal-2025-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187213v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-sensitive weather phraseology from a constructionist perspective</w:t>
+                <w:t xml:space="preserve">Naar een kortere zinsbouw in wetgeving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dutch Journal of Applied Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.168-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51751/dujal12632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05036193v1</w:t>
+                <w:t xml:space="preserve">hal-05187213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficilis lex, sed lex?</w:t>
+                <w:t xml:space="preserve">Een nieuwe stap naar een zelfstandige Belgisch-Duitse rechtstaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1)</w:t>
+              <w:t xml:space="preserve"> Tijdschrift voor Bestuurswetenschappen en Publiekrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (5), pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505323v1</w:t>
+                <w:t xml:space="preserve">hal-04574466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IAg comme auteur des textes législatifs.</w:t>
+                <w:t xml:space="preserve">Difficilis lex, sed lex?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auteurs &amp; Média</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.332-336</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922331v1</w:t>
+                <w:t xml:space="preserve">hal-04505323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Een nieuwe stap naar een zelfstandige Belgisch-Duitse rechtstaal</w:t>
+                <w:t xml:space="preserve">L'IAg comme auteur des textes législatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tijdschrift voor Bestuurswetenschappen en Publiekrecht</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (5), pp.328-331</w:t>
+              <w:t xml:space="preserve">Auteurs &amp; Média</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.332-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574466v1</w:t>
+                <w:t xml:space="preserve">hal-04922331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 'Good Family Father' to 'Reasonable Person</w:t>
               </w:r>
@@ -938,278 +938,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frames Featuring in Epidemiological Crisis Communication.</w:t>
+                <w:t xml:space="preserve">De 'voorzichtig en redelijk persoon' in het nieuw Burgerlijk Wetboek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolien Mathysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.76-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711855v1</w:t>
+                <w:t xml:space="preserve">hal-04271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De 'voorzichtig en redelijk persoon' in het nieuw Burgerlijk Wetboek</w:t>
+                <w:t xml:space="preserve">Recodifying the Law: A Metalinguistic Inquiry into the Recodification of Belgian Law Between 2014–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitte Akkermans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor Wetgeving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11196-022-09894-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271030v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recodifying the Law: A Metalinguistic Inquiry into the Recodification of Belgian Law Between 2014–2019</w:t>
+                <w:t xml:space="preserve">Frames Featuring in Epidemiological Crisis Communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitte Akkermans</w:t>
+                <w:t xml:space="preserve">Jolien Mathysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11196-022-09894-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1285/i22390359v47p297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671408v1</w:t>
+                <w:t xml:space="preserve">hal-03711855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rechtsterminologie en het euthanasieproces.</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and government communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolien Mathysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Jaki; Franziska Schmidt; Thomas Mandl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wissen um Corona: Wissenschaftskommunikation, Informationsverhalten, Diskurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Hildesheim, pp.142-176, 2022, 978-3-96424-069-9. </w:t>
@@ -2128,51 +2128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE5B1B1"/>
+    <w:nsid w:val="6979AE42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vince-liegeois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2302-0288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Li&#233;geois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/ejm-2025-0020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernaerts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfal-2025-2014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51751/dujal12632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/cll.v2i1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Mathysen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v47p297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitte Akkermans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-022-09894-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/GM/2021/47/12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.37.06lie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9140-2_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18442/216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vince-liegeois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2302-0288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Li&#233;geois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51751/dujal12632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/ejm-2025-0020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernaerts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfal-2025-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/cll.v2i1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitte Akkermans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-022-09894-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Mathysen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v47p297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/GM/2021/47/12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.37.06lie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9140-2_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18442/216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>