--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -229,1519 +229,1519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillering and floret development dynamics in wheat cultivars of contrasting spike fertility plasticity</w:t>
+                <w:t xml:space="preserve">Effects of light quantity and quality on intermediate wheatgrass tillering dynamics : A comparison with annual wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breno Bicego</w:t>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Savin</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Priyanka Basavaraddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 319 (109654), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.128113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2026.128113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780880v1</w:t>
+                <w:t xml:space="preserve">hal-05580048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of grain number and its components in contrasting wheat cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tillering and floret development dynamics in wheat cultivars of contrasting spike fertility plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Savin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Slafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 319 (109653), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109653⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 319 (109654), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773921v1</w:t>
+                <w:t xml:space="preserve">hal-04780880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of grain number and its components in contrasting wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubs</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319 (109653), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276559v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sebastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815329v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907569v1</w:t>
+                <w:t xml:space="preserve">hal-03884914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">A. Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884914v1</w:t>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121526v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Biddulph</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangyou Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haydn Kuchel</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905051v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERNALIZATION1 controls developmental responses of winter wheat under high ambient temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking genetic maps and simulation to optimize breeding for wheat flowering time in current and future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Biddulph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura E. Dixon</w:t>
+                <w:t xml:space="preserve">Bangyou Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildiko Karsai</w:t>
+                <w:t xml:space="preserve">Matthew Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Kiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhenshan Liu</w:t>
+                <w:t xml:space="preserve">Haydn Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.172684⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (2), pp.678-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.20113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289523v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VERNALIZATION1 controls developmental responses of winter wheat under high ambient temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Forst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Tibor Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">Nikolai M. Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Krissaane</w:t>
+                <w:t xml:space="preserve">Zhenshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (3), pp.dev172684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.172684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618625v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,983 +1855,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
+                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Baillot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Piquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Krissaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621305v1</w:t>
+                <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594551v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ambient temperature in association with photoperiod on phenology and on the expressions of major plant developmental genes in wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Soltesz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Banyai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (8), pp.1629-1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Rousset</w:t>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594849v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Taulemesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637335v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636975v1</w:t>
+                <w:t xml:space="preserve">hal-02637335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637817v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,1040 +2915,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (3), pp.587 - 599. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964300v1</w:t>
+                <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.587 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9817-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759094v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189695v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001606v1</w:t>
+                <w:t xml:space="preserve">hal-01192342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottó Veisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Kõszegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192342v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. S. Faure</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1479-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.199935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00964255v1</w:t>
+                <w:t xml:space="preserve">hal-01001606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+                <w:t xml:space="preserve">S. S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.597 - 611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004582v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3993,1957 +3981,2103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (15), pp.4303-4312. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964290v1</w:t>
+                <w:t xml:space="preserve">hal-01004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agro-Ecosystems Derived From Flux-Tower Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baldocchi</w:t>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Béziat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (15), pp.4303-4312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00411045v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and annual variation of carbon exchange in an evergreen Mediterranean forest in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agro-Ecosystems Derived From Flux-Tower Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gilmanov Tagir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Rambal</w:t>
+                <w:t xml:space="preserve">D. Baldocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Joffre</w:t>
+                <w:t xml:space="preserve">Pierre Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rocheteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964166v1</w:t>
+                <w:t xml:space="preserve">ird-00411045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and annual variation of carbon exchange in an evergreen Mediterranean forest in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
+                <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (3), pp.634-651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.714-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01539.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757184v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate and management intensity on nitrous oxide emissions in grassland systems across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Papale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Flechard</w:t>
+                <w:t xml:space="preserve">Riccardo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ambus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Hensen</w:t>
+                <w:t xml:space="preserve">S. Running</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.634-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191982v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning European grassland net ecosystem CO2 exchange into gross primary productivity and ecosystem respiration using light response function analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate and management intensity on nitrous oxide emissions in grassland systems across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ambus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Gilmanov</w:t>
+                <w:t xml:space="preserve">R.M. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christof Ammann</w:t>
+                <w:t xml:space="preserve">A. Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.93-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664219v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Partitioning European grassland net ecosystem CO2 exchange into gross primary productivity and ecosystem respiration using light response function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Gilmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amman</w:t>
+                <w:t xml:space="preserve">Christof Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 121 (1), pp.121-134. </w:t>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.93-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663028v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+                <w:t xml:space="preserve">K. Pilegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Falcimagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+                <w:t xml:space="preserve">C. Amman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.47-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 121 (1), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191923v1</w:t>
+                <w:t xml:space="preserve">hal-02663028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans de gaz à effet de serre en prairies et cultures : méthodologies et résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+                <w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667329v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Bilans de gaz à effet de serre en prairies et cultures : méthodologies et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C.D. Newton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 186, pp.193-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663085v1</w:t>
+                <w:t xml:space="preserve">hal-02667329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased quantity and quality of coarse soil organic matter fraction at elevated CO2 in a grazed grassland are a consequence of enhanced root growth rate and turnover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (6), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680872v1</w:t>
+                <w:t xml:space="preserve">hal-02663085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Increased quantity and quality of coarse soil organic matter fraction at elevated CO2 in a grazed grassland are a consequence of enhanced root growth rate and turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granier</w:t>
+                <w:t xml:space="preserve">M. Lieffering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">R.A. Carran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 276 (1-2), pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00373792v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 effects on decomposition processes in a grazed grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Newton</w:t>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lieffering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Grieu</w:t>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10 (9), pp.1553-1564. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437 (7058), pp.529-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00818.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature03972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02918512v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00373792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen cycling in grazed pastures at elevated CO2: N returns by ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elevated CO2 effects on decomposition processes in a grazed grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lieffering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Clark</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cory Matthew</w:t>
+                <w:t xml:space="preserve">Phillipe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (9), pp.1553-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00818.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen cycling in grazed pastures at elevated CO2: N returns by ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lieffering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cory Matthew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (12), pp.1731-1742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2003.00711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5953,2315 +6087,2315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTIX : Plasticité des composantes de rendement des céréales à paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEMAE-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Too deep or not too deep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique et écophysiologique de la variabilité des tailles de grains de blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variance des structures au sein d’un couvert de blé comme source de stabilité du rendement sous contraintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variance des tailles des grains de blé tendre : un déterminisme génétique propre ou lié aux stratégies de mise en place du rendement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7. Colloque du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy structure and grain weight determination in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Béral</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological traits that might be relevant for future cereal breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, University of Lleida, Spain</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772638v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance des tailles des grains de blé tendre : un déterminisme génétique propre ou lié aux stratégies de mise en place du rendement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Canopy structure and grain weight determination in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Physiological traits that might be relevant for future cereal breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, University of Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289534v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de culture et fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau scientifique EA "Modélisation du fonctionnement des peuplements cultivés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wheat Genetics Symposium (IWGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique pour l’absorption d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontre Scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French and German elevated CO2 set ups in agricultural fields. The start of an European Consortium of FACE rings for breeding and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Rascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPN plant phenotyping symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et puits de gaz à effet de serre (CO2, CH4, N2O) en prairie pâturée et stratégies de réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloan Salètes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MICCES, Mission Changement Climatique et effet de serre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Isle-sur-la-Sorgue, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinobu Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8271,1116 +8405,1116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain sizes variance: specific genetic determinism or inherited from yield components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different growth dynamics within the wheat spike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section meeting &amp; 2nd International Wheat Innovation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - UMR GDEC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 p., 2018, EUCARPIA Cereal section meeting &amp; 2nd International Wheat Innovation workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wheat individual grain characteristics variance a source of genetic variability for water stress tolerance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breeding Cereals for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of trial networks for genomic selection based on crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IWGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on rhizodeposition of ryegrass grown on FACE soils exposed to CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pavel Tlustoš; Jiřina Száková. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST 631 meeting "From understanding and modelling to application : managing the natural potential of the rhizosphere for designing rhizosphere technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, PRAHA, Czech Republic. Czech University of Agriculture, Department of Agrochemistry and Plant Nutrition, Proceedings, pp.34, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of elevated CO2 on Lolium perenne root exudation: consequences on soil organic matter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hartmann, M. Schmid, W. Wenzel, Ph. Hinsinger (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere Conference: A tribute to Lorenz Hiltner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Munich, Germany. Proceedings Rhizosphere 2004 -Perspectives and Challenges- A tribute to Lorenz Hiltner, P12/17, pp.205, Proceedings Rhizosphere 2004 - Perspectives and Challenges - A tribute to Lorenz Hiltner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France. recueil de résumés de posters, pp.62, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale Ressources Procédés Produits Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9390,401 +9524,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop ecophysiology as a key tool for improving grain, protein and oil quality through crop management and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Physiology: Applications for Genetic Improvement and Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 580 p., 2009, 978-0-12-374431-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and breeding strategies for the improvement of grain and oil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop physiology: applications for genetic improvement and agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2009, 978-0-08-092229-4; 978-0-12-374431-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-374431-9.00016-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of elevated CO2 on a grassland grazed by sheep: the New Zealand FACE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Carran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieffering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managed ecosystems and CO2: case studies, processes, and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187, Springer, 2006, Ecological Studies, 3-540-31236-6 978-3-540-31236-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9794,519 +9928,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">réunion de lancement du projet CASDAR &amp;quot;GRACULA&amp;quot; à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview magazine web Vert.eco : &amp;quot;Dérèglement climatique et météo pluvieuse : la production de blé français au plus bas depuis 1987</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://vert.eco/articles/la-production-de-ble-francais-au-plus-bas-depuis-1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview site web Futura &amp;quot;Chute de la production de blé en 2024 : un signal d’alerte pour l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.futura-sciences.com/planete/actualites/agriculture-chute-production-ble-2024-signal-alerte-agriculture-115234/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation animation CASDAR &amp;quot;Stable&amp;quot; : Recherche de la stabilité variétale via la plasticité phénotypique et les compensations entre composantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation séminaire &amp;quot;Plant Alliance&amp;quot; : Stress thermique à floraison et fertilité du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview TV France 5 - La Quotidienne : &amp;quot;Hausse du CO2 : un impact sur la qualité nutritionnelle des aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.france.tv/france-5/la-quotidienne/la-quotidienne-saison-6/811121-hausse-du-co2-un-impact-sur-la-qualite-nutritionnelle-des-aliments-la-quotidienne.html#section-about</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10316,151 +10450,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité P3F - Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères sous tutelle des établissements et organismes, Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coulhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HCERES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10470,171 +10604,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of elevated atmospheric CO2 concentrations on carbon and nitrogen fluxes in a grazed pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Institut National Polytechnique de Lorraine, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003INPL013N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'élévation de la concentration en CO2 atmosphérique sur les flux de carbone et d'azote en prairie pâturée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02826348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10644,291 +10778,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de génotypage et de phénotypage : comment les mobiliser en amélioration variétale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Vetagro Sup, Lempdes, France. 2024, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to tidyverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Data manipulation and analysis, Université Clermont Auvergne, Campus des Cézeaux, France. 2022, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantification of phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10996,51 +11130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F895E58"/>
+    <w:nsid w:val="51551CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11227,51 +11361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1949-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076103161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8806-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.clermont.inrae.fr/umr1095/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dixon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Karsai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Adamski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soltesz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Banyai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12971" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01539.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445Q59PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aires" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQGXCQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680872v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieffering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lieffering" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00818.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W3G77QWM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Matthew" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2003.00711.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F628ACCE32FAB8116F10CD7A228B5660409BFD04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Joseph" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Muller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rascher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.D. Newton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718780v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718834v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884601v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL013N" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740305v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1949-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076103161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8806-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.clermont.inrae.fr/umr1095/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Basavaraddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dixon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Adamski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soltesz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Banyai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01539.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445Q59PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQGXCQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieffering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lieffering" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00818.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W3G77QWM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Matthew" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2003.00711.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F628ACCE32FAB8116F10CD7A228B5660409BFD04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Joseph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315854v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rascher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.D. Newton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718780v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL013N" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>