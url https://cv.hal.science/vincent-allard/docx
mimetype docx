--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -791,425 +791,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">A. Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884914v1</w:t>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Slafer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815329v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Colombo</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907569v1</w:t>
+                <w:t xml:space="preserve">hal-03884914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
               </w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,295 +1721,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
+                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerin</w:t>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+                <w:t xml:space="preserve">Inès Krissaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284511v1</w:t>
+                <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Forst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+                <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Krissaane</w:t>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618625v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,51 +2540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) grain protein concentration is related to early post-flowering nitrate uptake under putative control of plant satiety level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-flowering nitrate uptake in wheat is controlled by N status at flowering, with a putative major role of root nitrate transporter NRT2.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,295 +2781,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+                <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oorbessy Gaju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637817v1</w:t>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying wheat genomic regions for improving grain protein concentration independently of grain yield using multiple inter-related populations</w:t>
               </w:r>
@@ -3214,64 +3214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3318,90 +3318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of environmental and genotypic variations of final leaf number and anthesis date for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stratonovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.22-33. </w:t>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Kõszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
@@ -3573,90 +3573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of leaf nitrogen to vertical light gradient at anthesis in wheat is a whole-plant process that scales with the size of the canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3707,77 +3707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,307 +3847,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
+                <w:t xml:space="preserve">O. O. Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+                <w:t xml:space="preserve">J. W. J. W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.139 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964410v1</w:t>
+                <w:t xml:space="preserve">hal-01004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits to improve the nitrogen-use efficiency of wheat genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. O. Gaju</w:t>
+                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004582v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
               </w:r>
@@ -4528,534 +4528,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t>
+                <w:t xml:space="preserve">Partitioning European grassland net ecosystem CO2 exchange into gross primary productivity and ecosystem respiration using light response function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
+                <w:t xml:space="preserve">T.G. Gilmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Papale</w:t>
+                <w:t xml:space="preserve">L. Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Valentini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Running</w:t>
+                <w:t xml:space="preserve">Christof Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.93-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757184v1</w:t>
+                <w:t xml:space="preserve">hal-02664219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate and management intensity on nitrous oxide emissions in grassland systems across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Flechard</w:t>
+                <w:t xml:space="preserve">P. Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ambus</w:t>
+                <w:t xml:space="preserve">U. Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Skiba</w:t>
+                <w:t xml:space="preserve">R.M. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 121 (1-2), pp.135-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning European grassland net ecosystem CO2 exchange into gross primary productivity and ecosystem respiration using light response function analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Gilmanov</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+                <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Riccardo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Ammann</w:t>
+                <w:t xml:space="preserve">S. Running</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.93-120. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.634-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664219v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pilegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans de gaz à effet de serre en prairies et cultures : méthodologies et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (6), pp.1178-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieffering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Carran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lieffering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6095,342 +6095,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASTIX : Plasticité des composantes de rendement des céréales à paille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Allard</w:t>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEMAE-FSOV, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797920v1</w:t>
+                <w:t xml:space="preserve">hal-04807809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ginot</w:t>
+                <w:t xml:space="preserve">PLASTIX : Plasticité des composantes de rendement des céréales à paille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duchene</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEMAE-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807809v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Too deep or not too deep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t>
@@ -6459,90 +6459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,381 +6781,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance des tailles des grains de blé tendre : un déterminisme génétique propre ou lié aux stratégies de mise en place du rendement ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289534v1</w:t>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canopy structure and grain weight determination in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Physiological traits that might be relevant for future cereal breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, University of Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy structure and grain weight determination in wheat</w:t>
+                <w:t xml:space="preserve">Variance des tailles des grains de blé tendre : un déterminisme génétique propre ou lié aux stratégies de mise en place du rendement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological traits that might be relevant for future cereal breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, University of Lleida, Spain</w:t>
+              <w:t xml:space="preserve">7. Colloque du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772638v1</w:t>
+                <w:t xml:space="preserve">hal-02289534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de culture et fonctionnels</w:t>
               </w:r>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wheat Genetics Symposium (IWGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,402 +7506,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French and German elevated CO2 set ups in agricultural fields. The start of an European Consortium of FACE rings for breeding and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Onno Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Rascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EPPN plant phenotyping symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594825v1</w:t>
+                <w:t xml:space="preserve">hal-02315854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique pour l’absorption d’azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Taulemesse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741966v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French and German elevated CO2 set ups in agricultural fields. The start of an European Consortium of FACE rings for breeding and agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique pour l’absorption d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Rascher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Adam</w:t>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN plant phenotyping symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315854v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
@@ -7960,73 +7960,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
@@ -8085,103 +8085,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et puits de gaz à effet de serre (CO2, CH4, N2O) en prairie pâturée et stratégies de réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,103 +8262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinobu Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
@@ -8432,77 +8432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain sizes variance: specific genetic determinism or inherited from yield components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section meeting &amp; 2nd International Wheat Innovation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France. </w:t>
@@ -8803,51 +8803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wheat individual grain characteristics variance a source of genetic variability for water stress tolerance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IWGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,70 +9532,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop ecophysiology as a key tool for improving grain, protein and oil quality through crop management and breeding</w:t>
+                <w:t xml:space="preserve">Management and breeding strategies for the improvement of grain and oil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9607,129 +9607,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Physiology: Applications for Genetic Improvement and Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Crop physiology: applications for genetic improvement and agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2009, 978-0-08-092229-4; 978-0-12-374431-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374431-9.00016-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174304v1</w:t>
+                <w:t xml:space="preserve">hal-02819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and breeding strategies for the improvement of grain and oil quality</w:t>
+                <w:t xml:space="preserve">Crop ecophysiology as a key tool for improving grain, protein and oil quality through crop management and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,82 +9737,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop physiology: applications for genetic improvement and agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2009, 978-0-08-092229-4; 978-0-12-374431-9. </w:t>
+              <w:t xml:space="preserve">Crop Physiology: Applications for Genetic Improvement and Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374431-9.00016-5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 580 p., 2009, 978-0-12-374431-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819899v1</w:t>
+                <w:t xml:space="preserve">hal-01174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of elevated CO2 on a grassland grazed by sheep: the New Zealand FACE experiment</w:t>
               </w:r>
@@ -9942,51 +9942,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">réunion de lancement du projet CASDAR &amp;quot;GRACULA&amp;quot; à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10004,51 +10004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview magazine web Vert.eco : &amp;quot;Dérèglement climatique et météo pluvieuse : la production de blé français au plus bas depuis 1987</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://vert.eco/articles/la-production-de-ble-francais-au-plus-bas-depuis-1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10066,51 +10066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview site web Futura &amp;quot;Chute de la production de blé en 2024 : un signal d’alerte pour l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.futura-sciences.com/planete/actualites/agriculture-chute-production-ble-2024-signal-alerte-agriculture-115234/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10128,51 +10128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation animation CASDAR &amp;quot;Stable&amp;quot; : Recherche de la stabilité variétale via la plasticité phénotypique et les compensations entre composantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10190,51 +10190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation séminaire &amp;quot;Plant Alliance&amp;quot; : Stress thermique à floraison et fertilité du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10252,51 +10252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview TV France 5 - La Quotidienne : &amp;quot;Hausse du CO2 : un impact sur la qualité nutritionnelle des aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.france.tv/france-5/la-quotidienne/la-quotidienne-saison-6/811121-hausse-du-co2-un-impact-sur-la-qualite-nutritionnelle-des-aliments-la-quotidienne.html#section-about</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10792,51 +10792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de génotypage et de phénotypage : comment les mobiliser en amélioration variétale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Vetagro Sup, Lempdes, France. 2024, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10854,51 +10854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to tidyverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Data manipulation and analysis, Université Clermont Auvergne, Campus des Cézeaux, France. 2022, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10910,151 +10910,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of phenotypic plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">The quantification of phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.54</w:t>
+              <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728116v1</w:t>
+                <w:t xml:space="preserve">hal-04728124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantification of phenotypic plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.40</w:t>
+              <w:t xml:space="preserve">Master. Plant plasticity in a changing environment, Université Clermont Auvergne, Campus des Cézeaux, France. 2021, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728124v1</w:t>
+                <w:t xml:space="preserve">hal-04728116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11130,51 +11130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51551CF8"/>
+    <w:nsid w:val="8F2FD169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11361,51 +11361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1949-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076103161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8806-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.clermont.inrae.fr/umr1095/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Basavaraddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dixon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Adamski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soltesz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Banyai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01539.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445Q59PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQGXCQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieffering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lieffering" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00818.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W3G77QWM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Matthew" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2003.00711.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F628ACCE32FAB8116F10CD7A228B5660409BFD04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Joseph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315854v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rascher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.D. Newton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718780v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL013N" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1949-9158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076103161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8806-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.clermont.inrae.fr/umr1095/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Basavaraddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Biddulph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydn Kuchel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Dixon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Adamski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soltesz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Banyai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulemesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149668" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120291" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. J. W. Snape" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9817-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWJN6LK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stratonovitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Foulkes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199935" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Gaju" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. J. W. Snape" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWFCDRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01539.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-445Q59PF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aires" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQGXCQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieffering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Newton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lieffering" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00818.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W3G77QWM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Matthew" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2003.00711.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F628ACCE32FAB8116F10CD7A228B5660409BFD04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Muller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rascher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Joseph" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.D. Newton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884621v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718780v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL013N" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728116v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>