--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -585,265 +585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosociological analysis of vegetable formations of Djebel Medjounes (Tellian North)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacira Boulaacheb</w:t>
+                <w:t xml:space="preserve">Les espaces naturels protégés littoraux en France métropolitaine et l’élévation du niveau marin : quelles stratégies d’adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Gharzouli</w:t>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamna Djellouli</w:t>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05538976v1</w:t>
+                <w:t xml:space="preserve">hal-03991444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés littoraux en France métropolitaine et l’élévation du niveau marin : quelles stratégies d’adaptation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+                <w:t xml:space="preserve">Phytosociological analysis of vegetable formations of Djebel Medjounes (Tellian North)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bariza Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Boulaacheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+                <w:t xml:space="preserve">Rachid Gharzouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.96-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991444v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05538976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater trail: A tool for an integrated management of marine protected areas in the Western Mediterranean Basin</w:t>
               </w:r>
@@ -1425,356 +1425,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthon</w:t>
+                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829911v1</w:t>
+                <w:t xml:space="preserve">hal-02344054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
+                <w:t xml:space="preserve">Tourism in the Americas: Territories, Experiences and New Issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.4717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344054v1</w:t>
+                <w:t xml:space="preserve">halshs-02073781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism in the Americas: Territories, Experiences and New Issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.4717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073781v1</w:t>
+                <w:t xml:space="preserve">hal-01829911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les Amériques : territoires, expériences et nouveaux enjeux ?</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion conservatoire durable du massif dunaire de l'Ile Blanche : méthodes et résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2274,2327 +2274,2897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental trajectories and integration of local communities in coastal wetlands restoration projects in the context of climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Quinio</w:t>
+                <w:t xml:space="preserve">La baie de la Canche : de la trajectoire historique des paysages aux scénarios d’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Biodiversity and Climate Change: Riverine and Coastal Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192560v1</w:t>
+                <w:t xml:space="preserve">hal-05559222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de la biodiversité marine dans les espaces protégés de Guadeloupe : un cocktail complexe de gestion technique, de réglementation et de concertation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+                <w:t xml:space="preserve">Environmental trajectories and integration of local communities in coastal wetlands restoration projects in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohabitation entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDYTEM, Aug 2023, Bourget-Du-Lac, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Biodiversity and Climate Change: Riverine and Coastal Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201218v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
+                <w:t xml:space="preserve">La protection de la biodiversité marine dans les espaces protégés de Guadeloupe : un cocktail complexe de gestion technique, de réglementation et de concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Cohabitation entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDYTEM, Aug 2023, Bourget-Du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403561v1</w:t>
+                <w:t xml:space="preserve">hal-05201218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des îlets du Grand-cul de Sac marin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403449v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
+                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403520v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation au prisme de l’attachement aux territoires : les acteurs des espaces protégés face à l’élévation du niveau de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac-Marin (Guadeloupe) : le devenir des paysages patrimoniaux soumis à des pressions anthropiques et naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Restauration et reconnexion des marais littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Oct 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403834v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés littoraux et le changement climatique : quelles stratégies d’adaptation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le devenir des îlets du Grand-cul de Sac marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique « Les risques littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402691v1</w:t>
+                <w:t xml:space="preserve">hal-04403449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés dans l’Anthropocène : vers une adaptation des pratiques de conservation ? Introduction de la deuxième journée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restauration et reconnexion des marais littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201232v1</w:t>
+                <w:t xml:space="preserve">hal-05559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662560v1</w:t>
+                <w:t xml:space="preserve">hal-04403520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marais de Suscinio : du sel à l’oiseau et de l’oiseau au touriste ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; GHZH; ICEM de Tulcea; Institut de Recherche sur le Delta du Danube; la « Romanian Limnogeographical Association »; CEDETE (Univ. Orléans), Jun 2019, Tulcea, Roumanie</w:t>
+              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404799v1</w:t>
+                <w:t xml:space="preserve">halshs-05559563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">L’adaptation au prisme de l’attachement aux territoires : les acteurs des espaces protégés face à l’élévation du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque « Restauration et reconnexion des marais littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Oct 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402968v1</w:t>
+                <w:t xml:space="preserve">hal-04403834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Barraud</w:t>
+                <w:t xml:space="preserve">Les espaces naturels protégés littoraux et le changement climatique : quelles stratégies d’adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
+              <w:t xml:space="preserve">Journée thématique « Les risques littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683900v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces protégés dans l’Anthropocène : vers une adaptation des pratiques de conservation ? Introduction de la deuxième journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Restauration et reconnexion des marais littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404932v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380601v1</w:t>
+                <w:t xml:space="preserve">hal-04662560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides littorales et le changement global</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le marais de Suscinio : du sel à l’oiseau et de l’oiseau au touriste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CNFG- GHZH, Géohistoire des patrimoines littoraux dans la tempête du changement climatique et de la remontée des eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'histoire des zones humides (GHZH); commissions « Biogéographie » et « Géographie de la mer, des côtes et des îles » du Comité national français de géographie (CNFG), Sep 2018, marais d’Oléron et de Brouage, Île d’Oléron, France</w:t>
+              <w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; GHZH; ICEM de Tulcea; Institut de Recherche sur le Delta du Danube; la « Romanian Limnogeographical Association »; CEDETE (Univ. Orléans), Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404868v1</w:t>
+                <w:t xml:space="preserve">hal-04404799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism Management, Visitors Perceptions and Spatial Patterns in Coastal Heritage Sites: Giant’s Causeway (UK), Danish Wadden Sea, Deux Caps, Guérande Salt Marshes (Fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gagnon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Shaping Places, Mobilities and Tourism Destination Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress of the International Geographical Union (IGU), Rovira i Virgili University, Oct 2017, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02380613v1</w:t>
+                <w:t xml:space="preserve">hal-04402968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental experience and knowledge lead to different mobilities in natural sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities and bodies at play. First ATLAS Special Interest Group Meeting “Space, Place, Mobilities in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rovira i Virgili University, Vila-seca, Spain</w:t>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02319351v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining natural heritage sites as great tourist attractions: international guidelines versus local contexts</w:t>
+                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism and Cultural Landscapes: Towards a Sustainable Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895306v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la ville fait à la nature : un tournant pour les espaces protégés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aménagement urbain à l’heure des rétroactions écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ferhat Abbas Sétif, Oct 2015, Sétif, Maroc</w:t>
+              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609154v1</w:t>
+                <w:t xml:space="preserve">hal-02380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des espaces protégés : la nature en partage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthon</w:t>
+                <w:t xml:space="preserve">Les zones humides littorales et le changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire CNFG- GHZH, Géohistoire des patrimoines littoraux dans la tempête du changement climatique et de la remontée des eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire des zones humides (GHZH); commissions « Biogéographie » et « Géographie de la mer, des côtes et des îles » du Comité national français de géographie (CNFG), Sep 2018, marais d’Oléron et de Brouage, Île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337739v1</w:t>
+                <w:t xml:space="preserve">hal-04404868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique et gestion touristique des espaces naturels protégés : perspectives sur les littoraux de l'Ouest français et de la Guyane française</w:t>
+                <w:t xml:space="preserve">Tourism Management, Visitors Perceptions and Spatial Patterns in Coastal Heritage Sites: Giant’s Causeway (UK), Danish Wadden Sea, Deux Caps, Guérande Salt Marshes (Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
+                <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et Environnement : Réalités, Politiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Tourism Shaping Places, Mobilities and Tourism Destination Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress of the International Geographical Union (IGU), Rovira i Virgili University, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432796v1</w:t>
+                <w:t xml:space="preserve">halshs-02380613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental experience and knowledge lead to different mobilities in natural sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilities and bodies at play. First ATLAS Special Interest Group Meeting “Space, Place, Mobilities in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rovira i Virgili University, Vila-seca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining natural heritage sites as great tourist attractions: international guidelines versus local contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism and Cultural Landscapes: Towards a Sustainable Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la ville fait à la nature : un tournant pour les espaces protégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aménagement urbain à l’heure des rétroactions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ferhat Abbas Sétif, Oct 2015, Sétif, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des espaces protégés : la nature en partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace en partage, approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie écologique et gestion touristique des espaces naturels protégés : perspectives sur les littoraux de l'Ouest français et de la Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et Environnement : Réalités, Politiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sécheresse et tourisme sur le littoral morbihannais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire Le littoral : subir, dire, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France. http://www.ifresi.univ-lille1.fr/Littoral2008/Themes/Theme_5/seance_fr_1.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4604,51 +5174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements. Espaces, temporalités et enjeux de la transition écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4657,866 +5227,1060 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod Armand Colin, 2024, 10 : 2200638175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05093064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature et le balnéaire. Le littoral de l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.356, 2008, Milieux naturels et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Irlande du Nord), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marais salants guérandais entre activités traditionnelles et valorisation touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-195, 2024, Art et Société, 9782753593817</w:t>
+              <w:t xml:space="preserve">Patrimoine et authenticité : de la perception à l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9783034348461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001441v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés : de la diversité des régimes de protection à la diversification des modes de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Irlande du Nord), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morice Jean-René (dir.); Saupin Guy (dir.); Vincent Johan (dir.); Vivier Nadine (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements. Espaces, temporalités et enjeux de la transition écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-195, 2024, Art et Société, 9782753593817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121200v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces naturels protégés : de la diversité des régimes de protection à la diversification des modes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnements. Espaces, temporalités et enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.81-122, 2024, 9782200638177 (EAN). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.chade.2024.01.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402564v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
+                <w:t xml:space="preserve">Les états de référence mobilisés dans les espaces protégés littoraux : l’Anthropocène comme ligne de partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
+              <w:t xml:space="preserve">Conservation de la biodiversité et état de référence : la nostalgie de la nature à l’ère de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-78405-913-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05250516v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da proteção às estratégias de gestão turística nos sítios patrimonializados litorâneos do Noroeste europeu: estudo sobre deux caps e Marais salants de Guérande (França), chaussée des Géants(reino unido) e Mar dos Walden (dinamarca)</w:t>
+                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Queiroz Pereira, Alexandre; Wanderley Correia Dantas, Eustógio. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacialidades Turísticas: do regional ao global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Letra Capital, pp.190-236, 2021, 9786589925088</w:t>
+              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895321v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05250516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lenteur et l'itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigand Louis; Vallat, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy; Éditions Universitaires de Lorraine, 2020, Épistémologie du corps, 978-2-8143-0568-7</w:t>
+              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géorama éditions, pp.160-163, 2022, 979-10-96216-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03380574v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Da proteção às estratégias de gestão turística nos sítios patrimonializados litorâneos do Noroeste europeu: estudo sobre deux caps e Marais salants de Guérande (França), chaussée des Géants(reino unido) e Mar dos Walden (dinamarca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Queiroz Pereira, Alexandre; Wanderley Correia Dantas, Eustógio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacialidades Turísticas: do regional ao global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Letra Capital, pp.190-236, 2021, 9786589925088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lenteur et l'itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy; Éditions Universitaires de Lorraine, 2020, Épistémologie du corps, 978-2-8143-0568-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03380574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter les habitats (naturels) : quelle place pour l'homme au sein du patrimoine naturel littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,289 +6321,530 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral : Enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal Protected Areas in the Anthropocene: An inventory of reconnection projects to the sea and alternative management strategies in Europe (RECOSEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48579/PRO/APKUIT⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Plages du Débarquement à l’heure d’une commémoration historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Revue Espace n° 379, Dossier Tourisme de Mémoire, juillet-août</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Assessment of the Algerian Shoreline Changes (1986-2024) Using Remote Sensing and GIS Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Bougherira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taibi Nasr-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Ghodbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique de la nature littorale, en quête de légitimité ? L'exemple du Conservatoire du Littoral sur les rivages guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5849,303 +6854,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best practices guidelines for addressing social innovation into coastal rewilding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstrators’ Environmental Histories: Timelines and trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Beaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395028v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrators’ Environmental Histories: Timelines and trajectories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best practices guidelines for addressing social innovation into coastal rewilding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395050v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on technological obstacles and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressions touristiques sur les Îlets du Parc National de la Guadeloupe. Rapport final du projet Pressîles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,295 +7158,295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université du Littoral Côte d'Opale - ULCO; Université de Nantes; Le Mans Université. 2018, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le patrimoine littoral, la fabrique patrimoniale à l'heure du tourisme durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6554 CNRS, Le Mans Université. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation en eau potable dans le Morbihan : représentations, perception et réduction du risque de pénurie d’eau dans un territoire touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final du programme « Risque, décision et territoire ». 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6451,114 +7456,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménageur, le touriste et la nature sur le littoral de l'Aude. Modèles d'aménagement, pratiques touristiques et enjeux environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Marne la Vallée, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6705,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48579/PRO/APKUIT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>