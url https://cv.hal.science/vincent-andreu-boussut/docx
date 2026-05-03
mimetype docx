--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -243,252 +243,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Coastal rewilding as a nature-based solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production des paysages de la protection des oiseaux sur les littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1547177⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14vkz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518128v1</w:t>
+                <w:t xml:space="preserve">hal-05394874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des paysages de la protection des oiseaux sur les littoraux européens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial: Coastal rewilding as a nature-based solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Organo Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vona Méléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Drakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne van der Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14vkz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1547177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394874v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic and phytogeographic study of the vegetation of Djebel Médjounes (Setifian High Plains, Algeria)</w:t>
               </w:r>
@@ -1425,131 +1425,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344054v1</w:t>
+                <w:t xml:space="preserve">hal-01829911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism in the Americas: Territories, Experiences and New Issues?</w:t>
               </w:r>
@@ -1620,161 +1650,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthon</w:t>
+                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829911v1</w:t>
+                <w:t xml:space="preserve">hal-02344054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les Amériques : territoires, expériences et nouveaux enjeux ?</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural, Social Sciences and Humanities Working Together for Efficient, Safe and Fair Management of Coastal Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,446 +2274,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baie de la Canche : de la trajectoire historique des paysages aux scénarios d’adaptation au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental trajectories and integration of local communities in coastal wetlands restoration projects in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Restitution PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Biodiversity and Climate Change: Riverine and Coastal Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559222v1</w:t>
+                <w:t xml:space="preserve">hal-05192560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental trajectories and integration of local communities in coastal wetlands restoration projects in the context of climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Quinio</w:t>
+                <w:t xml:space="preserve">La protection de la biodiversité marine dans les espaces protégés de Guadeloupe : un cocktail complexe de gestion technique, de réglementation et de concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Biodiversity and Climate Change: Riverine and Coastal Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Cohabitation entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDYTEM, Aug 2023, Bourget-Du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192560v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de la biodiversité marine dans les espaces protégés de Guadeloupe : un cocktail complexe de gestion technique, de réglementation et de concertation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La baie de la Canche : de la trajectoire historique des paysages aux scénarios d’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+                <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohabitation entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDYTEM, Aug 2023, Bourget-Du-Lac, France</w:t>
+              <w:t xml:space="preserve">Colloque de Restitution PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201218v1</w:t>
+                <w:t xml:space="preserve">hal-05559222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403561v1</w:t>
+                <w:t xml:space="preserve">hal-05559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
               </w:r>
@@ -3004,394 +3017,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
+                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559202v1</w:t>
+                <w:t xml:space="preserve">hal-04403520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403520v1</w:t>
+                <w:t xml:space="preserve">halshs-05559563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05559563v1</w:t>
+                <w:t xml:space="preserve">hal-04403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au prisme de l’attachement aux territoires : les acteurs des espaces protégés face à l’élévation du niveau de la mer</w:t>
               </w:r>
@@ -3682,148 +3682,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662560v1</w:t>
+                <w:t xml:space="preserve">hal-04402968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais de Suscinio : du sel à l’oiseau et de l’oiseau au touriste ?</w:t>
               </w:r>
@@ -3911,493 +3885,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402968v1</w:t>
+                <w:t xml:space="preserve">hal-04683900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
+              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683900v1</w:t>
+                <w:t xml:space="preserve">hal-04662560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404932v1</w:t>
+                <w:t xml:space="preserve">hal-02380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380601v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides littorales et le changement global</w:t>
               </w:r>
@@ -4472,217 +4472,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism Management, Visitors Perceptions and Spatial Patterns in Coastal Heritage Sites: Giant’s Causeway (UK), Danish Wadden Sea, Deux Caps, Guérande Salt Marshes (Fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental experience and knowledge lead to different mobilities in natural sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Shaping Places, Mobilities and Tourism Destination Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress of the International Geographical Union (IGU), Rovira i Virgili University, Oct 2017, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Mobilities and bodies at play. First ATLAS Special Interest Group Meeting “Space, Place, Mobilities in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rovira i Virgili University, Vila-seca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02380613v1</w:t>
+                <w:t xml:space="preserve">halshs-02319351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental experience and knowledge lead to different mobilities in natural sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourism Management, Visitors Perceptions and Spatial Patterns in Coastal Heritage Sites: Giant’s Causeway (UK), Danish Wadden Sea, Deux Caps, Guérande Salt Marshes (Fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities and bodies at play. First ATLAS Special Interest Group Meeting “Space, Place, Mobilities in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rovira i Virgili University, Vila-seca, Spain</w:t>
+              <w:t xml:space="preserve">Tourism Shaping Places, Mobilities and Tourism Destination Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress of the International Geographical Union (IGU), Rovira i Virgili University, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02319351v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02380613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining natural heritage sites as great tourist attractions: international guidelines versus local contexts</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des espaces protégés : la nature en partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,212 +5791,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigand Louis; Vallat, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
+              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géorama éditions, pp.160-163, 2022, 979-10-96216-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05250516v1</w:t>
+                <w:t xml:space="preserve">hal-04402564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brigand Louis; Vallat, Julie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géorama éditions, pp.160-163, 2022, 979-10-96216-55-0</w:t>
+              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402564v1</w:t>
+                <w:t xml:space="preserve">halshs-05250516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da proteção às estratégias de gestão turística nos sítios patrimonializados litorâneos do Noroeste europeu: estudo sobre deux caps e Marais salants de Guérande (França), chaussée des Géants(reino unido) e Mar dos Walden (dinamarca)</w:t>
               </w:r>
@@ -6236,51 +6236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les habitats (naturels) : quelle place pour l'homme au sein du patrimoine naturel littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plages du Débarquement à l’heure d’une commémoration historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Ann Beaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48579/PRO/APKUIT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48579/PRO/APKUIT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>