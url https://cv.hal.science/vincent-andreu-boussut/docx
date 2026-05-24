--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -585,265 +585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés littoraux en France métropolitaine et l’élévation du niveau marin : quelles stratégies d’adaptation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+                <w:t xml:space="preserve">Phytosociological analysis of vegetable formations of Djebel Medjounes (Tellian North)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bariza Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Boulaacheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+                <w:t xml:space="preserve">Rachid Gharzouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+                <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.96-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991444v1</w:t>
+                <w:t xml:space="preserve">halshs-05538976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosociological analysis of vegetable formations of Djebel Medjounes (Tellian North)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacira Boulaacheb</w:t>
+                <w:t xml:space="preserve">Les espaces naturels protégés littoraux en France métropolitaine et l’élévation du niveau marin : quelles stratégies d’adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Gharzouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yamna Djellouli</w:t>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05538976v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater trail: A tool for an integrated management of marine protected areas in the Western Mediterranean Basin</w:t>
               </w:r>
@@ -1425,161 +1425,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthon</w:t>
+                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829911v1</w:t>
+                <w:t xml:space="preserve">hal-02344054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism in the Americas: Territories, Experiences and New Issues?</w:t>
               </w:r>
@@ -1650,131 +1620,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre patrimonialisation et ouverture au tourisme : un équilibre en question(s) dans le lagon du Grand Cul-de-Sac Marin en Guadeloupe,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le patrimoine, un élement fédérateur pour la gouvernance des espaces protégés ? L’exemple du marais de Brouage (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le tourisme dans les Amériques, 12, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.3834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.6280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344054v1</w:t>
+                <w:t xml:space="preserve">hal-01829911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les Amériques : territoires, expériences et nouveaux enjeux ?</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion conservatoire durable du massif dunaire de l'Ile Blanche : méthodes et résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la biodiversité marine dans les espaces protégés de Guadeloupe : un cocktail complexe de gestion technique, de réglementation et de concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2706,338 +2706,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le devenir des îlets du Grand-cul de Sac marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559187v1</w:t>
+                <w:t xml:space="preserve">hal-04403449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac-Marin (Guadeloupe) : le devenir des paysages patrimoniaux soumis à des pressions anthropiques et naturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : perceptionde leur adaptation et enjeux de leur relocalisation par les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559172v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des îlets du Grand-cul de Sac marin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac-Marin (Guadeloupe) : le devenir des paysages patrimoniaux soumis à des pressions anthropiques et naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403449v1</w:t>
+                <w:t xml:space="preserve">hal-05559172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés littoraux face à l’élévation du niveau marin : représentations sociales et enjeux de relocalisation</w:t>
               </w:r>
@@ -3049,77 +3049,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,64 +3403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,64 +3524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique « Les risques littoraux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Géographes Français, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3682,230 +3682,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le marais de Suscinio : du sel à l’oiseau et de l’oiseau au touriste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; GHZH; ICEM de Tulcea; Institut de Recherche sur le Delta du Danube; la « Romanian Limnogeographical Association »; CEDETE (Univ. Orléans), Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402968v1</w:t>
+                <w:t xml:space="preserve">hal-04404799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marais de Suscinio : du sel à l’oiseau et de l’oiseau au touriste ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages idéalisés des îlets guadeloupéens sous pression ? Une évolution accélérée des paysages patrimoniaux sous l’effet du développement touristique et des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; GHZH; ICEM de Tulcea; Institut de Recherche sur le Delta du Danube; la « Romanian Limnogeographical Association »; CEDETE (Univ. Orléans), Jun 2019, Tulcea, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque Les îles à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne occidentale; Association des Iles du Ponant; Fondation de France, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404799v1</w:t>
+                <w:t xml:space="preserve">hal-04402968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
               </w:r>
@@ -4127,307 +4127,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380601v1</w:t>
+                <w:t xml:space="preserve">hal-04404932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404932v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides littorales et le changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morice Jean-René (dir.); Saupin Guy (dir.); Vincent Johan (dir.); Vivier Nadine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
@@ -5791,212 +5791,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brigand Louis; Vallat, Julie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géorama éditions, pp.160-163, 2022, 979-10-96216-55-0</w:t>
+              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402564v1</w:t>
+                <w:t xml:space="preserve">halshs-05250516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variability of Baselines Mobilized in Coastal Protected Areas: The Anthropocene as a Dividing Line?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les îlets du Grand Cul-de-Sac Marin sous pression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigand Louis; Vallat, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.147-164, 2022, 978-1-78630-888-7</w:t>
+              <w:t xml:space="preserve">Îles : regards croisés sur l'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géorama éditions, pp.160-163, 2022, 979-10-96216-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05250516v1</w:t>
+                <w:t xml:space="preserve">hal-04402564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da proteção às estratégias de gestão turística nos sítios patrimonializados litorâneos do Noroeste europeu: estudo sobre deux caps e Marais salants de Guérande (França), chaussée des Géants(reino unido) e Mar dos Walden (dinamarca)</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plages du Débarquement à l’heure d’une commémoration historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Revue Espace n° 379, Dossier Tourisme de Mémoire, juillet-août</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.36-42</w:t>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Ann Beaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7106,51 +7106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressions touristiques sur les Îlets du Parc National de la Guadeloupe. Rapport final du projet Pressîles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48579/PRO/APKUIT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cristina de la Vega-Leinert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Esteves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.62.148691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vkz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Drakou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne van der Wal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1547177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Gourari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Boulaacheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Belkhodja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2023.14.1.173.184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gharzouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengoufa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.102095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barthon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Lajartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Waerbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krau&#223;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05201232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chade.2024.01.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48579/PRO/APKUIT" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Bougherira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Nasr-Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boudes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>