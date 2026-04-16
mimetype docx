--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -581,1205 +581,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
+                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Zoboli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.8041-8048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4828-4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801100v3</w:t>
+                <w:t xml:space="preserve">hal-04410732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410732v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.8041-8048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093784v1</w:t>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on KKL observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Brivadis</w:t>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105429⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695863v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Further remarks on KKL observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 155, pp.111154. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.105429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179625v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704614v1</w:t>
+                <w:t xml:space="preserve">hal-03337138v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
+                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337138v4</w:t>
+                <w:t xml:space="preserve">hal-03704614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
               </w:r>
@@ -1934,51 +1934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (9), pp.3631-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2790,538 +2790,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered output feedback stabilization via dynamic high-gain scaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Peralez</w:t>
+                <w:t xml:space="preserve">Expressing an observer in preferred coordinates by transforming an injective immersion into a surjective diffeomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Serres</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.2327-2352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1037755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319705v1</w:t>
+                <w:t xml:space="preserve">hal-01199791v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing an observer in preferred coordinates by transforming an injective immersion into a surjective diffeomorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Luenberger observers for non autonomous nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1037755⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (1), pp.270-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2872202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199791v6</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luenberger observers for non autonomous nonlinear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Results on Exponential Synchronization of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (1), pp.270-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2872202⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.1213-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2789244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050020v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324150v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output regulation for a cascaded network of 2 × 2 hyperbolic systems with PI controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.270-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Results on Exponential Synchronization of Nonlinear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered output feedback stabilization via dynamic high-gain scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (4), pp.1213-1219. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp.2537 - 2549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324150v4</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with saturating distributed control</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the triangular canonical form for uniformly observable controlled systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers for a non-Lipschitz triangular form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,77 +3970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Integral Controllers for Nonlinear Systems Governed by Scalar Hyperbolic Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (9), pp.4527 - 4536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,352 +4068,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid scheme for reducing peaking in high-gain observers for a class of nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-global stabilization by an output feedback law from a hybrid state controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 72, pp.138-146. </w:t>
+              <w:t xml:space="preserve">, 2016, 74, pp.90-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357122v1</w:t>
+                <w:t xml:space="preserve">hal-01368193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-global stabilization by an output feedback law from a hybrid state controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse exponential stability and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.90-98. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3396 - 3411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2528050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368193v2</w:t>
+                <w:t xml:space="preserve">hal-01232758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse exponential stability and applications</w:t>
+                <w:t xml:space="preserve">A hybrid scheme for reducing peaking in high-gain observers for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (11), pp.3396 - 3411. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2528050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232758v1</w:t>
+                <w:t xml:space="preserve">hal-01357122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thach Ngoc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4633,51 +4633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-triggered Continuous Discrete Observer with Updated Sampling Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,291 +5137,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of the Duhem hysteresis operator with clockwise input-output dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiyue Ouyang</w:t>
+                <w:t xml:space="preserve">Forwarding design with prescribed local behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.11.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (12), pp.3011 - 3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2277632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790675v1</w:t>
+                <w:t xml:space="preserve">hal-00793554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forwarding design with prescribed local behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Benachour</w:t>
+                <w:t xml:space="preserve">On the characterization of the Duhem hysteresis operator with clockwise input-output dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiyue Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (12), pp.3011 - 3023. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.286-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2277632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793554v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global asymptotic stabilization of some bilinear systems by hybrid state and output feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (6), pp.1602-1608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (2), pp.159-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of systems with the Duhem hysteresis operator: The dissipativity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiyue Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,200 +5869,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems</w:t>
+                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems (full version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2049689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552094v1</w:t>
+                <w:t xml:space="preserve">hal-00432607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems (full version)</w:t>
+                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2049689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00432607v2</w:t>
+                <w:t xml:space="preserve">hal-00552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic tracking of a reference trajectory by output-feedback for a class of non linear systems</w:t>
               </w:r>
@@ -6750,1320 +6750,1320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Rui Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053341v1</w:t>
+                <w:t xml:space="preserve">hal-05152528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
+                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Kato</w:t>
+                <w:t xml:space="preserve">Aymane Benchebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152528v1</w:t>
+                <w:t xml:space="preserve">hal-05232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
+                <w:t xml:space="preserve">Boundary feedback control of a 2×2 weakly hyperbolic system: Lyapunov-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Benchebba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">5th IFAC/IEEE-CSS Workshop on Control of Systems Governed by Partial Differential Equations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Beijing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232709v1</w:t>
+                <w:t xml:space="preserve">hal-05389643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary feedback control of a 2×2 weakly hyperbolic system: Lyapunov-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
+                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC/IEEE-CSS Workshop on Control of Systems Governed by Partial Differential Equations,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Beijing, France</w:t>
+              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389643v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Qian</w:t>
+                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051560v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
+                <w:t xml:space="preserve">On the existence of KKL observers with nonlinear contracting dynamics (Long Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Victor Pachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685007v1</w:t>
+                <w:t xml:space="preserve">hal-04476312v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of KKL observers with nonlinear contracting dynamics (Long Version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of a class of 2 x 2 triangular hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pachy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+                <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC MICNON2024, Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476312v3</w:t>
+                <w:t xml:space="preserve">hal-04531360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of 2 x 2 triangular hyperbolic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
+                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Valentin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC MICNON2024, Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531360v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Deep Learning of a Communication Policy for an Event-Triggered Observer for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeven Janny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet-Lahanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5261-5268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196098v1</w:t>
+                <w:t xml:space="preserve">hal-03945265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning of a Communication Policy for an Event-Triggered Observer for Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchand</w:t>
+                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Piet-Lahanier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.166⟩</w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945265v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Ma</w:t>
+                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1925-1930, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195996v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
               </w:r>
@@ -8296,77 +8296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks about the numerical inversion of injective nonlinear maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8560,51 +8560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo (virtual), Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9006,51 +9006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,490 +9549,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered control via dynamic high-gain scaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Peralez</w:t>
+                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with a distributed control saturated in L 2 -norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems NOLCOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.356-361, </w:t>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060143v1</w:t>
+                <w:t xml:space="preserve">hal-01360576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with a distributed control saturated in L 2 -norm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Non Lipschitz triangular canonical form for uniformly observable controlled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOLCOS 2016, 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.511 - 516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360576v2</w:t>
+                <w:t xml:space="preserve">hal-01445381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Lipschitz triangular canonical form for uniformly observable controlled systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+                <w:t xml:space="preserve">Multivariable PI controller design for 2 \texttimes 2 systems governed by hyperbolic partial differential equations with Lyapunov techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016, 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, USA, Unknown Region. pp.5654-5659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445381v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable PI controller design for 2 \texttimes 2 systems governed by hyperbolic partial differential equations with Lyapunov techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
+                <w:t xml:space="preserve">Self-triggered control via dynamic high-gain scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Las Vegas, USA, Unknown Region. pp.5654-5659, </w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems NOLCOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.356-361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923332v1</w:t>
+                <w:t xml:space="preserve">hal-02060143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for observers based on coordinate augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Systems Engineering 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Coventry, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.2981 - 2986, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10276,473 +10276,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a linear Korteweg-de Vries equation with a saturated internal control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Continuous-Discrete Observers for Time-Varying Nonlinear Systems: A Tutorial on Recent Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 SIAM Conference on Control and its Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611974072.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193019v1</w:t>
+                <w:t xml:space="preserve">hal-01257347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Stabilization of a linear Korteweg-de Vries equation with a saturated internal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE CDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265057v1</w:t>
+                <w:t xml:space="preserve">hal-01193019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
+                <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE ACC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
+              <w:t xml:space="preserve">54th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5677-5682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265051v1</w:t>
+                <w:t xml:space="preserve">hal-01265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Discrete Observers for Time-Varying Nonlinear Systems: A Tutorial on Recent Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazenc</w:t>
+                <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Malisoff</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 SIAM Conference on Control and its Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">2015 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611974072.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257347v1</w:t>
+                <w:t xml:space="preserve">hal-01265051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a high-gain observer for a hybrid output feedback: finite-time and asymptotic cases for SISO affine systems</w:t>
               </w:r>
@@ -10921,1074 +10921,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Transverse Exponential Stability and Its Use in Incremental Stability, Observer and Synchronization (I)</w:t>
+                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 IEEE 52st Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.5915-5920</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917703v1</w:t>
+                <w:t xml:space="preserve">hal-00936697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bridge between Lyapunov-Krasovskii and Spectral Approaches for Stability of Difference Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérine Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warody Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00923820v1</w:t>
+                <w:t xml:space="preserve">hal-00957324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnecting a System Having a Single Input-to-State Gain With a System Having a Region-Dependent Input-to-State Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Serres</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936697v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bridge between Lyapunov-Krasovskii and Spectral Approaches for Stability of Difference Equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On transverse exponential stability and its use in incremental stability, observer and synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warody Lombardi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.30-35, </w:t>
+              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.5915 - 5920, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957324v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnecting a System Having a Single Input-to-State Gain With a System Having a Region-Dependent Input-to-State Gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+                <w:t xml:space="preserve">Locally Optimal Controllers for Some Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France. pp.652-657, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924633v1</w:t>
+                <w:t xml:space="preserve">hal-01923339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On transverse exponential stability and its use in incremental stability, observer and synchronization</w:t>
+                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2013, Toulouse, France. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00971475v1</w:t>
+                <w:t xml:space="preserve">hal-00923820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Optimal Controllers for Some Nonlinear Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Transverse Exponential Stability and Its Use in Incremental Stability, Observer and Synchronization (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 IEEE 52st Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.5915-5920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01923339v1</w:t>
+                <w:t xml:space="preserve">hal-01917703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding an integration with prescribed local behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sofiane Benachour</w:t>
+                <w:t xml:space="preserve">Union d'une commande par backstepping avec une commande locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC), 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677858v1</w:t>
+                <w:t xml:space="preserve">hal-00927101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union d'une commande par backstepping avec une commande locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+                <w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thach Ngoc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927101v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thach Ngoc Dinh</w:t>
+                <w:t xml:space="preserve">Adding an integration with prescribed local behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sofiane Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Serres</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.7555 - 7560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917597v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a backstepping controller with a local stabilizer</w:t>
               </w:r>
@@ -12095,51 +12095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th IFAC World Congress, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milan, Italy. pp.1267-1272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12199,51 +12199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12558,51 +12558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for Lipschitz systems with discrete-time measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Conrtrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12712,122 +12712,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous observers with dynamic high gains</w:t>
+                <w:t xml:space="preserve">A unifying point of view on output feedback designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.325-330</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576952v1</w:t>
+                <w:t xml:space="preserve">hal-00576953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic tracking of a state trajectory by output-feedback for a class of non linear systems</w:t>
               </w:r>
@@ -12911,109 +12898,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying point of view on output feedback designs</w:t>
+                <w:t xml:space="preserve">Homogeneous observers with dynamic high gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.8-19</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576953v1</w:t>
+                <w:t xml:space="preserve">hal-00576952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the existence of a Kazantzis-Kravaris/Luenberger observer</w:t>
               </w:r>
@@ -13421,51 +13421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13598,626 +13598,626 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the stability analysis of 2-by-2 linear weakly hyperbolic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Strictification of weak Lyapunov functions for difference inclusions with application to optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benchebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Valentin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527888v1</w:t>
+                <w:t xml:space="preserve">hal-05551848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictification of weak Lyapunov functions for difference inclusions with application to optimal control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact Outlier Cancellation in Discrete-Time Observers via Stubborn Redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Postoyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05551848v1</w:t>
+                <w:t xml:space="preserve">hal-05509568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Outlier Cancellation in Discrete-Time Observers via Stubborn Redesign</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the stability analysis of 2-by-2 linear weakly hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05509568v1</w:t>
+                <w:t xml:space="preserve">hal-05527888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
+                <w:t xml:space="preserve">Boundary feedback control of a 2×2 weakly hyperbolic system: Lyapunov-based approach (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229530v1</w:t>
+                <w:t xml:space="preserve">hal-05035536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary feedback control of a 2×2 weakly hyperbolic system: Lyapunov-based approach (long version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Ouidir Amirat</w:t>
+                <w:t xml:space="preserve">Exponentially Stable Stubborn Observers for Discrete-Time Linear Systems (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035536v1</w:t>
+                <w:t xml:space="preserve">hal-05229530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested Saturation Proportional Derivative Control for Conservative PDE-ODE Interconnections: the Gantry Crane Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,51 +14225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14291,103 +14291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral action feedback design for conservative abstract systems in the presence of input nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14523,51 +14523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14585,77 +14585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-triggered control via dynamic high-gain scaling (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14830,51 +14830,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of Theorem 2 in &amp;quot;High-gain observers with updated high-gain and homogeneous correction terms</w:t>
+                <w:t xml:space="preserve">An output feedback for a chain of integrator suitable for the use of dynamic scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
@@ -14894,75 +14894,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00229705v1</w:t>
+                <w:t xml:space="preserve">hal-00282708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An output feedback for a chain of integrator suitable for the use of dynamic scaling</w:t>
+                <w:t xml:space="preserve">Proof of Theorem 2 in &amp;quot;High-gain observers with updated high-gain and homogeneous correction terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
@@ -14982,51 +14982,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282708v2</w:t>
+                <w:t xml:space="preserve">hal-00229705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15044,51 +15044,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On diffeomorphism extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15130,132 +15130,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period (long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thach Ngoc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LAGEP CNRS. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828578v2</w:t>
+                <w:t xml:space="preserve">hal-00944153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on diffeomorphism extension for observer design</w:t>
               </w:r>
@@ -15310,128 +15306,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAGEP CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944153v1</w:t>
+                <w:t xml:space="preserve">hal-00828578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On transverse exponential stability and its use in incremental stability, observer and synchronization (long version)</w:t>
               </w:r>
@@ -15518,51 +15518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability necessary conditions for the existence of observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15681,51 +15681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global asymptotic stabilization for a class of bilinear systems by hybrid output feedback (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16109,51 +16109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03695863v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brivadis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3036021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Z Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2957349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199791v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1037755" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2872202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324150v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2789244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2666040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2528050" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benachour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDM3C9S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyue Ouyang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.11.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2277632" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.641159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.07.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.923657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.09.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Amirat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476312v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531360v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.211" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945265v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.166" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799138" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Trinh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402586" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111652v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Eytard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferhi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00166" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971475v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760822" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sofiane Benachour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515631v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400263" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51298-3_1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchebba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Postoyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577332v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851212v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tu Trinh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412585v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282708v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132549v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957648v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860010v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647571v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01711965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03695863v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brivadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3036021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Z Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2957349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199791v6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1037755" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2872202" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324150v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2789244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2666040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2528050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benachour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDM3C9S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2277632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyue Ouyang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.11.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.641159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.07.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.923657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.09.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Amirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476312v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531360v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945265v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.166" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Trinh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402586" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111652v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Eytard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00166" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760822" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923339v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sofiane Benachour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160313" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515631v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400263" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576952v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51298-3_1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchebba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Postoyan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527888v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577332v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851212v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tu Trinh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412585v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282708v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132549v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957648v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860010v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647571v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01711965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>