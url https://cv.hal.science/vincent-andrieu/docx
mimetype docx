--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
+                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Petri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
+              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792796v1</w:t>
+                <w:t xml:space="preserve">hal-05427697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Zekraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427697v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential stabilizability and observability at the target imply semiglobal exponential stabilizability by templated output feedback</w:t>
               </w:r>
@@ -932,295 +932,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mattioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
               </w:r>
@@ -1538,248 +1538,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
+                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337138v4</w:t>
+                <w:t xml:space="preserve">hal-03704614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704614v1</w:t>
+                <w:t xml:space="preserve">hal-03337138v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
               </w:r>
@@ -1889,261 +1889,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Luenberger observers for infinite-dimensional systems, Back and Forth Nudging and application to a crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.857-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1329020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444503v1</w:t>
+                <w:t xml:space="preserve">hal-02529820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luenberger observers for infinite-dimensional systems, Back and Forth Nudging and application to a crystallization process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+                <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.857-886. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1329020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529820v2</w:t>
+                <w:t xml:space="preserve">hal-03444503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of Global Transversal Exponential Stability</w:t>
               </w:r>
@@ -2582,235 +2582,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of inhomogeneous drilling model with a P-I controller</w:t>
+                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Terrand-Jeanne</w:t>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2907792⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083394v1</w:t>
+                <w:t xml:space="preserve">hal-02152005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-valued state estimation for linear systems: the tightest estimator and its relaxations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of inhomogeneous drilling model with a P-I controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terrand-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.168-177. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2907792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152005v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing an observer in preferred coordinates by transforming an injective immersion into a surjective diffeomorphism</w:t>
               </w:r>
@@ -2985,235 +2985,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Results on Exponential Synchronization of Nonlinear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output regulation for a cascaded network of 2 × 2 hyperbolic systems with PI controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2789244⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324150v4</w:t>
+                <w:t xml:space="preserve">hal-02056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output regulation for a cascaded network of 2 × 2 hyperbolic systems with PI controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Results on Exponential Synchronization of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.270-278. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.1213-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2789244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056784v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324150v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered output feedback stabilization via dynamic high-gain scaling</w:t>
               </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3970,77 +3970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Integral Controllers for Nonlinear Systems Governed by Scalar Hyperbolic Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (9), pp.4527 - 4536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,222 +6146,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying point of view on output feedback designs for global asymptotic stabilization</w:t>
+                <w:t xml:space="preserve">High gain observers with updated gain and homogeneous correction terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45 (8), pp.1789-1798. </w:t>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.422-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2009.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413088v1</w:t>
+                <w:t xml:space="preserve">hal-00362752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High gain observers with updated gain and homogeneous correction terms</w:t>
+                <w:t xml:space="preserve">A unifying point of view on output feedback designs for global asymptotic stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.422-428. </w:t>
+              <w:t xml:space="preserve">, 2009, 45 (8), pp.1789-1798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362752v1</w:t>
+                <w:t xml:space="preserve">hal-00413088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Asymptotic Stabilization for Nonminimum Phase Nonlinear Systems Admitting a Strict Normal Form</w:t>
               </w:r>
@@ -6877,51 +6877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Benchebba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8166,90 +8166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8296,77 +8296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8870,226 +8870,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Morfin</w:t>
+                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557310v1</w:t>
+                <w:t xml:space="preserve">hal-02511472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511472v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luenberger observers for discrete-time nonlinear systems</w:t>
               </w:r>
@@ -9179,51 +9179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9378,51 +9378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tightest interval-valued state estimator for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9767,77 +9767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable PI controller design for 2 \texttimes 2 systems governed by hyperbolic partial differential equations with Lyapunov techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Las Vegas, USA, Unknown Region. pp.5654-5659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Systems Engineering 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Coventry, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10507,51 +10507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12794,226 +12794,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic tracking of a state trajectory by output-feedback for a class of non linear systems</w:t>
+                <w:t xml:space="preserve">Homogeneous observers with dynamic high gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control, 2007 46th IEEE Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.325-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457835v1</w:t>
+                <w:t xml:space="preserve">hal-00576952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous observers with dynamic high gains</w:t>
+                <w:t xml:space="preserve">Asymptotic tracking of a state trajectory by output-feedback for a class of non linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Decision and Control, 2007 46th IEEE Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.5228 - 5233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576952v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the existence of a Kazantzis-Kravaris/Luenberger observer</w:t>
               </w:r>
@@ -13744,51 +13744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14094,51 +14094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14343,51 +14343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14523,51 +14523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16109,51 +16109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03695863v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brivadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3036021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Z Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2957349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199791v6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1037755" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2872202" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324150v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2789244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2666040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2528050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benachour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDM3C9S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2277632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyue Ouyang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.11.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.641159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.07.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.923657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.09.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Amirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476312v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531360v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945265v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.166" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Trinh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402586" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111652v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Eytard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00166" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760822" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923339v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sofiane Benachour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160313" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515631v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400263" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434422" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576952v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51298-3_1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchebba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Postoyan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527888v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577332v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851212v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tu Trinh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412585v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282708v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132549v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957648v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860010v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647571v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01711965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03695863v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brivadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3036021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Z Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2957349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152005v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrand-Jeanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199791v6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1037755" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2872202" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324150v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2789244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2666040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2528050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benachour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDM3C9S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2277632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyue Ouyang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.11.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.641159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.923657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.09.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Amirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476312v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531360v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945265v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.166" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618668" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126544v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Trinh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402586" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974072.26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111652v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Eytard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00166" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760822" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923339v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sofiane Benachour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160313" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515631v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400263" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434422" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51298-3_1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551848v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benchebba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Postoyan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zambotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527888v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577332v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851212v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tu Trinh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412585v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282708v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132549v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957648v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860010v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647571v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01711965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>