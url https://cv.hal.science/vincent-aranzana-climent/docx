--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
+                <w:t xml:space="preserve">Prediction of higher ceftazidime–avibactam concentrations in the human renal interstitium compared with unbound plasma using a minimal physiologically based pharmacokinetic model developed in rats and pigs through microdialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adier</w:t>
+                <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.e0151824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00051-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01518-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085650v1</w:t>
+                <w:t xml:space="preserve">hal-04950970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative and translational PK/PD modelling approach to explore the combined effect of polymyxin B and minocycline against &amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyan Zhao</w:t>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanne van den Berg</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Olsson</w:t>
+                <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (3), pp.107443. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2025.107443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00051-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144878v1</w:t>
+                <w:t xml:space="preserve">hal-05085650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of higher ceftazidime–avibactam concentrations in the human renal interstitium compared with unbound plasma using a minimal physiologically based pharmacokinetic model developed in rats and pigs through microdialysis</w:t>
+                <w:t xml:space="preserve">An integrative and translational PK/PD modelling approach to explore the combined effect of polymyxin B and minocycline against &amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chenyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (3), pp.e0151824. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (3), pp.107443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01518-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2025.107443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950970v1</w:t>
+                <w:t xml:space="preserve">hal-05144878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing antimicrobial susceptibility testing: cost and environmental benefits of MIC volume reduction</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Babiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69 (12), pp.e0070425. </w:t>
@@ -636,1920 +636,1920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-informed drug development for antimicrobials: translational pharmacokinetic-pharmacodynamic modelling of apramycin to facilitate prediction of efficacious dose in complicated urinary tract infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue distribution of Ceftazidime-Avibactam in kidney tissue in healthy rats and pigs using a microdialysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Hernández-Lozano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Cao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jon Ulf Hansen</w:t>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abstracts EAU24 - 39th Annual EAU Congress, 85 (Supplément 1), pp.S127-S128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800350v1</w:t>
+                <w:t xml:space="preserve">hal-04913348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution tissulaire du Meropeneme-Vaborbactam dans le rein et la prostate chez le rat et le cochon sain par micro-dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mirfendereski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (7), pp.S134-S135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpurol.2024.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la distribution tissulaire du ceftazidime-avibactam dans le parenchyme rénal de rats et de porcs par technique de micro-dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mirfendereski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (7), pp.S127-S128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpurol.2024.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution of Ceftazidime-Avibactam in kidney tissue in healthy rats and pigs using a microdialysis technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
+                <w:t xml:space="preserve">Integration of individual preclinical and clinical anti‐infective PKPD data to predict clinical study outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisse van Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Dishon-Benattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Translational Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.e13870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cts.13870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913348v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of individual preclinical and clinical anti‐infective PKPD data to predict clinical study outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Model-informed drug development for antimicrobials: translational pharmacokinetic-pharmacodynamic modelling of apramycin to facilitate prediction of efficacious dose in complicated urinary tract infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Hernández-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Nutman</w:t>
+                <w:t xml:space="preserve">Sha Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lellouche</w:t>
+                <w:t xml:space="preserve">Carina Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Dishon-Benattar</w:t>
+                <w:t xml:space="preserve">Jon Ulf Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Science.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.e13870. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cts.13870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645902v1</w:t>
+                <w:t xml:space="preserve">hal-04800350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic and pharmacodynamic properties of polymyxin B in Escherichia coli and Klebsiella pneumoniae murine infection models</w:t>
+                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa resistance to ceftolozane-tazobactam due to ampC and/or ampD mutations observed during treatment using semi-mechanistic PKPD modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aart van der Meijden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heleen van der Spek</w:t>
+                <w:t xml:space="preserve">Albane Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda de Winter</w:t>
+                <w:t xml:space="preserve">Laure Prouvensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Couet</w:t>
+                <w:t xml:space="preserve">Léa Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (3), pp.832-839. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00480-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088061v1</w:t>
+                <w:t xml:space="preserve">hal-04227340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa resistance to ceftolozane-tazobactam due to ampC and/or ampD mutations observed during treatment using semi-mechanistic PKPD modeling</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic and pharmacodynamic properties of polymyxin B in Escherichia coli and Klebsiella pneumoniae murine infection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aart van der Meijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Rozenholc</w:t>
+                <w:t xml:space="preserve">Heleen van der Spek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Prouvensier</w:t>
+                <w:t xml:space="preserve">Brenda de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Darnaud</w:t>
+                <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (3), pp.832-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00480-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227340v1</w:t>
+                <w:t xml:space="preserve">hal-04088061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of murine bacterial pneumonia models used to evaluate antimicrobial agents</w:t>
+                <w:t xml:space="preserve">A New Pharmacokinetic-Pharmacodynamic Model To Characterize the Inoculum Effect of Acinetobacter baumannii on Polymyxin B In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakel Arrazuria</w:t>
+                <w:t xml:space="preserve">Grace Akrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Kerscher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carina Vingsbo Lundberg</w:t>
+                <w:t xml:space="preserve">Mathilde Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988728⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), pp.e0178921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01789-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388991v1</w:t>
+                <w:t xml:space="preserve">hal-03615758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic models for time courses of antibiotic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Translational in vitro and in vivo PKPD modelling for apramycin against Gram-negative lung pathogens to facilitate prediction of human efficacious dose in pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarmaid Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Urbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2022.106616⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.1367-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389002v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational in vitro and in vivo PKPD modelling for apramycin against Gram-negative lung pathogens to facilitate prediction of human efficacious dose in pneumonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PKPD Modeling of the Inoculum Effect of Acinetobacter baumannii on Polymyxin B in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Akrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Urbas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Prouvensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.842921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.842921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389011v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pharmacokinetic-Pharmacodynamic Model To Characterize the Inoculum Effect of Acinetobacter baumannii on Polymyxin B In Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Akrong</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic models for time courses of antibiotic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Minichmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01789-21⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.106616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2022.106616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615758v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKPD Modeling of the Inoculum Effect of Acinetobacter baumannii on Polymyxin B in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouchène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grace Akrong</w:t>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Prouvensier</w:t>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.842921⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615739v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert workshop summary: Advancing toward a standardized murine model to evaluate treatments for antimicrobial resistance lung infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakel Arrazuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Kerscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Vingsbo Lundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Adier</w:t>
+                <w:t xml:space="preserve">Variability of murine bacterial pneumonia models used to evaluate antimicrobial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakel Arrazuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Kerscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hoover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Vingsbo Lundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1293. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906712v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of EBL-1003 (apramycin) against Acinetobacter baumannii lung infections in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sha Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mechanistic PK-PD modelling of combined polymyxin B and minocycline against a polymyxin-resistant strain of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,77 +2760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Pharmacokinetic and Pharmacodynamic Data To Support Cefoxitin Nebulization for the Treatment of Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shachi Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2881,103 +2881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Pharmacokinetics and Pharmacodynamics of Colistin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Magréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3177,103 +3177,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution tissulaire du Meropeneme-Vaborbactam dans le rein et la prostate chez le rat et le cochon sain par micro-dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mirfendereski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">118e Congrès français d’urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'urologie (AFU), Nov 2024, Paris, France. pp.S134-S135</w:t>
@@ -3302,130 +3302,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la distribution tissulaire du ceftazidime-avibactam dans le parenchyme rénal de rats et de porcs par technique de micro-dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mirfendereski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">118e Congrès français d’urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'urologie (AFU), Nov 2024, Paris, France. pp.S127-S128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpurol.2024.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906258v1</w:t>
@@ -3468,103 +3468,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meropenem-Vaborbactam distribution in renal and prostatic interstitium tissues in rats and pigs using microdialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual EAU Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Madrid, Spain. , European Urology, numéro spécial : Abstracts EAU25 - 40th Annual EAU Congress, 87 (Supplément 2), pp.S149, 2025, European Urology, numéro spécial : Abstracts EAU25 - 40th Annual EAU Congress. </w:t>
@@ -3615,90 +3615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based prediction of pharmacokinetic/pharmacodynamic (PK/PD) index for linezolid to treat cerebral infections in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd PAGE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece. </w:t>
@@ -3727,103 +3727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution of Ceftazidime-Avibactam in kidney tissue in healthy rats and pigs using a microdialysis technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de l'Association européenne d'urologie (EAU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. , European Urology, 85 (Supplément 1), pp.S127-S128, Abstracts EAU24 - 39th Annual EAU Congress. </w:t>
@@ -3874,51 +3874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interaction between antifungal agents against Candida guilliermondii using pharmacodynamics-modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,103 +3982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution of Ceftazidime-Avibactam in kidney tissue in healthy rats and pigs using a microdialysis technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
@@ -4107,103 +4107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting method as a high throughput alternative to the conventional spread plating method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Prouvensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
@@ -4232,51 +4232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a PBPK model of gepotidacin in rats to predict exposure in human prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Al Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hwa-Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen O'Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
@@ -4389,103 +4389,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4533,169 +4533,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation semi-mécanistique dans l'étude pharmacocinétique/pharmacodynamique des antibiotiques seuls et en combinaison dans la lutte contre les bactéries résistantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation semi-mécanistique dans l'étude pharmacocinétique/pharmacodynamique des antibiotiques seuls et en combinaison dans la lutte contre les bactéries résistantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maladies infectieuses. Université de Poitiers, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Poitiers (France), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019POIT1802⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02535136v1</w:t>
+                <w:t xml:space="preserve">tel-02533266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation semi-mécanistique dans l'étude pharmacocinétique/pharmacodynamique des antibiotiques seuls et en combinaison dans la lutte contre les bactéries résistantes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation semi-mécanistique dans l'étude pharmacocinétique/pharmacodynamique des antibiotiques seuls et en combinaison dans la lutte contre les bactéries résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Poitiers (France), 2019. Français. </w:t>
+              <w:t xml:space="preserve">Maladies infectieuses. Université de Poitiers, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019POIT1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02533266v1</w:t>
+                <w:t xml:space="preserve">tel-02535136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4850,51 +4850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00051-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyan Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2025.107443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Matias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ulf Hansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae409" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirfendereski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2024.07.188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2024.07.179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisse van Os" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nutman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lellouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Dishon-Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cts.13870" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van der Meijden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen van der Spek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda de Winter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rozenholc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prouvensier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00480-23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04388991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakel Arrazuria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kerscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Huber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hoover" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Vingsbo Lundberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2022.106616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmaid Hughes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tomczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Urbas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akrong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01789-21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.842921" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04388986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Becker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shariatgorji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Smani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Pach&#243;n-Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachi Mehta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02651-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01528483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0561-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry V&#228;litalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan van den Berg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van den Brink" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2065-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.2603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0302-2838(24)00177-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04575530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Al Jalali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Ping Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen O'Dwyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02535136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT1802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02533266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00051-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyan Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2025.107443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirfendereski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2024.07.188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2024.07.179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisse van Os" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nutman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lellouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Dishon-Benattar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cts.13870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Matias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ulf Hansen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae409" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rozenholc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prouvensier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00480-23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van der Meijden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen van der Spek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda de Winter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akrong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01789-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmaid Hughes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tomczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Urbas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.842921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2022.106616" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04388986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakel Arrazuria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kerscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Huber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hoover" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Vingsbo Lundberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04388991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988728" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Becker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nilsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shariatgorji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Smani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Pach&#243;n-Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachi Mehta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02651-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01528483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0561-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry V&#228;litalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan van den Berg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van den Brink" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2065-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.2603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0302-2838(24)00177-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04575530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Al Jalali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Ping Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen O'Dwyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02533266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02535136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT1802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>